--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer support ticket escalation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/support-ticket-escalation</w:t>
+        <w:t xml:space="preserve">How a support team sets severity, escalates a stalled ticket, and brings engineering in on a customer issue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a support ticket cannot be resolved by the agent who received it, or when it meets a severity threshold on arrival.</w:t>
@@ -117,647 +109,497 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Agent: Support Agent assigns a severity based on customer impact, using the written definitions rather than the customer's own wording.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Agent assigns a severity based on customer impact, using the written definitions rather than the customer's own wording.</w:t>
+        <w:t xml:space="preserve">Support Agent assigns a severity based on customer impact, using the written definitions rather than the customer's own wording.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Impact, not tone. An angry message about a cosmetic issue is not severity one, and a calm message about a data problem is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Agent: Support Agent attempts resolution using the documented known issues and procedures, and records what was tried.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Agent attempts resolution using the documented known issues and procedures, and records what was tried.</w:t>
+        <w:t xml:space="preserve">Support Agent attempts resolution using the documented known issues and procedures, and records what was tried.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record the attempts. Whoever picks this up next should not repeat them, and a repeated question across tickets means a missing procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Agent: Support Agent checks the severity against the escalation criteria.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Agent checks the severity against the escalation criteria.</w:t>
+        <w:t xml:space="preserve">Support Agent checks the severity against the escalation criteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolvable at first line: Go to step 4: Support Agent: Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
+        <w:t xml:space="preserve">Resolvable at first line: Go to step 4: Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meets escalation criteria: Go to step 5: Support Agent: Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
+        <w:t xml:space="preserve">Meets escalation criteria: Go to step 5: Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Agent: Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
+        <w:t xml:space="preserve">Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Categorise the resolution. Category counts are what tell you which documentation gap or product defect is costing the most support time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reopened by customer: Go to step 5: Support Agent: Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
+        <w:t xml:space="preserve">Reopened by customer: Go to step 5: Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Agent: Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
+        <w:t xml:space="preserve">Support Agent escalates to the Support Lead with the severity, what was tried, and the reproduction steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reproduction steps are the difference between an escalation and a forwarded complaint. Without them the next person starts from nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Lead: Support Lead acknowledges to the customer within the response target for that severity, even without an answer yet.</w:t>
+        <w:t xml:space="preserve">Support Lead acknowledges to the customer within the response target for that severity, even without an answer yet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Per the severity response target]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Acknowledge on time regardless. Silence during an unresolved issue damages trust faster than the issue itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Lead: Support Lead determines whether the issue needs engineering or can be resolved at second line.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Lead determines whether the issue needs engineering or can be resolved at second line.</w:t>
+        <w:t xml:space="preserve">Support Lead determines whether the issue needs engineering or can be resolved at second line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Second line can resolve: Go to step 4: Support Agent: Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
+        <w:t xml:space="preserve">Second line can resolve: Go to step 4: Support Agent resolves the ticket, tells the customer what was wrong, and records the resolution against the issue category.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Needs engineering: Go to step 8: Support Lead: Support Lead raises it with Engineering On-Call, including severity, affected customer count, and business impact.</w:t>
+        <w:t xml:space="preserve">Needs engineering: Go to step 8: Support Lead raises it with Engineering On-Call, including severity, affected customer count, and business impact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Lead: Support Lead raises it with Engineering On-Call, including severity, affected customer count, and business impact.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Lead raises it with Engineering On-Call, including severity, affected customer count, and business impact.</w:t>
+        <w:t xml:space="preserve">Support Lead raises it with Engineering On-Call, including severity, affected customer count, and business impact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Affected customer count is what lets engineering prioritise honestly between two escalations. One customer and forty look identical without it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Lead: Support Lead provides the customer with an update at the interval promised for that severity, until resolution.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Lead provides the customer with an update at the interval promised for that severity, until resolution.</w:t>
+        <w:t xml:space="preserve">Support Lead provides the customer with an update at the interval promised for that severity, until resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"Still investigating, next update in four hours" is a real update and it is what people actually want.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolved: Go to step 10: Support Lead: Support Lead confirms resolution with the customer, then records the root cause and whether documentation needs updating.</w:t>
+        <w:t xml:space="preserve">Resolved: Go to step 10: Support Lead confirms resolution with the customer, then records the root cause and whether documentation needs updating.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No progress past the next interval: Go to step 11: Support Lead: Support Lead re-escalates, raising severity or engaging the next level, and tells the customer it has been escalated.</w:t>
+        <w:t xml:space="preserve">No progress past the next interval: Go to step 11: Support Lead re-escalates, raising severity or engaging the next level, and tells the customer it has been escalated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Lead: Support Lead confirms resolution with the customer, then records the root cause and whether documentation needs updating.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Lead confirms resolution with the customer, then records the root cause and whether documentation needs updating.</w:t>
+        <w:t xml:space="preserve">Support Lead confirms resolution with the customer, then records the root cause and whether documentation needs updating.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the answer existed but the agent could not find it, that is a documentation problem, not a training problem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -765,152 +607,266 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Lead: Support Lead re-escalates, raising severity or engaging the next level, and tells the customer it has been escalated.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Support Lead re-escalates, raising severity or engaging the next level, and tells the customer it has been escalated.</w:t>
+        <w:t xml:space="preserve">Support Lead re-escalates, raising severity or engaging the next level, and tells the customer it has been escalated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A stalled escalation must have a defined next move, or tickets sit at second line indefinitely with everyone assuming someone else is on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Re-escalated: Go to step 9: Support Lead: Support Lead provides the customer with an update at the interval promised for that severity, until resolution.</w:t>
+        <w:t xml:space="preserve">Re-escalated: Go to step 9: Support Lead provides the customer with an update at the interval promised for that severity, until resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Support Agent  ·  Support Lead  ·  Engineering On-Call</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Twice yearly, and after any escalation that went badly or any ticket that stalled unnoticed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Write your severity definitions with concrete criteria, since "customer impact" needs to mean something specific. This is the most important adaptation on this page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set response and update targets per severity, and make sure they are achievable with your actual staffing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your real channels and tools. "Escalates to the Support Lead" is not followable at 2am without naming where.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you have contractual SLAs, align the targets here with them and check which take precedence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add out-of-hours cover explicitly, including who is reachable and how, or the procedure silently only works during office hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/support-ticket-escalation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>