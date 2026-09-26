--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Supplier onboarding and approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/supplier-onboarding-approval</w:t>
+        <w:t xml:space="preserve">How a new supplier is checked, bank-verified, and approved before the first payment ever leaves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a new supplier is proposed, or when an existing supplier's bank or legal details change.</w:t>
@@ -117,667 +109,517 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester submits the proposed supplier with what they will provide and why an existing approved supplier will not do.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Requester submits the proposed supplier with what they will provide and why an existing approved supplier will not do.</w:t>
+        <w:t xml:space="preserve">Requester submits the proposed supplier with what they will provide and why an existing approved supplier will not do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The second half matters. Supplier lists grow through convenience, and every additional supplier is additional risk and admin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead verifies the supplier is a real legal entity using an independent public register, not documents the supplier provided.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead verifies the supplier is a real legal entity using an independent public register, not documents the supplier provided.</w:t>
+        <w:t xml:space="preserve">Finance Lead verifies the supplier is a real legal entity using an independent public register, not documents the supplier provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Independent source. A letterhead, a website, and a company number on an invoice can all be fabricated in an afternoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead verifies bank details by telephoning a number obtained independently, never one from the invoice, email, or supplier's own paperwork.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead verifies bank details by telephoning a number obtained independently, never one from the invoice, email, or supplier's own paperwork.</w:t>
+        <w:t xml:space="preserve">Finance Lead verifies bank details by telephoning a number obtained independently, never one from the invoice, email, or supplier's own paperwork.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This single step prevents the most common and most expensive fraud in procurement. Urgency is the pressure tactic, so no exceptions for urgency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verified: Go to step 4: Finance Lead: Finance Lead records who verified the bank details, how, and on what date.</w:t>
+        <w:t xml:space="preserve">Verified: Go to step 4: Finance Lead records who verified the bank details, how, and on what date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cannot verify: Go to step 11: Finance Lead: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
+        <w:t xml:space="preserve">Cannot verify: Go to step 11: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead records who verified the bank details, how, and on what date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead records who verified the bank details, how, and on what date.</w:t>
+        <w:t xml:space="preserve">Finance Lead records who verified the bank details, how, and on what date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The record is the control. "We checked" with no name or date is indistinguishable from not checking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category Owner: Category Owner assesses whether this supplier would be critical: a single source, holding customer data, or on the critical path for delivery.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Category Owner assesses whether this supplier would be critical: a single source, holding customer data, or on the critical path for delivery.</w:t>
+        <w:t xml:space="preserve">Category Owner assesses whether this supplier would be critical: a single source, holding customer data, or on the critical path for delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not critical: Go to step 7: Finance Lead: Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
+        <w:t xml:space="preserve">Not critical: Go to step 7: Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Critical: Go to step 6: Category Owner: Category Owner completes enhanced due diligence for a critical supplier: financial stability, insurance, business continuity, and any required certifications.</w:t>
+        <w:t xml:space="preserve">Critical: Go to step 6: Category Owner completes enhanced due diligence for a critical supplier: financial stability, insurance, business continuity, and any required certifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category Owner: Category Owner completes enhanced due diligence for a critical supplier: financial stability, insurance, business continuity, and any required certifications.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Category Owner completes enhanced due diligence for a critical supplier: financial stability, insurance, business continuity, and any required certifications.</w:t>
+        <w:t xml:space="preserve">Category Owner completes enhanced due diligence for a critical supplier: financial stability, insurance, business continuity, and any required certifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a single-source critical supplier, financial stability is the check that matters most. A supplier failing takes your delivery with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Passed: Go to step 7: Finance Lead: Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
+        <w:t xml:space="preserve">Passed: Go to step 7: Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Failed: Go to step 11: Finance Lead: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
+        <w:t xml:space="preserve">Failed: Go to step 11: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
+        <w:t xml:space="preserve">Finance Lead confirms whether the supplier will process customer or personal data on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No personal data: Go to step 9: Category Owner: Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
+        <w:t xml:space="preserve">No personal data: Go to step 9: Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Will process personal data: Go to step 8: Finance Lead: Finance Lead ensures a data processing agreement is in place before any data is shared, and records where it is held.</w:t>
+        <w:t xml:space="preserve">Will process personal data: Go to step 8: Finance Lead ensures a data processing agreement is in place before any data is shared, and records where it is held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead ensures a data processing agreement is in place before any data is shared, and records where it is held.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead ensures a data processing agreement is in place before any data is shared, and records where it is held.</w:t>
+        <w:t xml:space="preserve">Finance Lead ensures a data processing agreement is in place before any data is shared, and records where it is held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before data is shared, not after go-live. Retrofitting a processing agreement to a supplier already holding your customers' data is a disclosure waiting to happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agreement in place: Go to step 9: Category Owner: Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
+        <w:t xml:space="preserve">Agreement in place: Go to step 9: Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplier will not sign: Go to step 11: Finance Lead: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
+        <w:t xml:space="preserve">Supplier will not sign: Go to step 11: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category Owner: Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
+        <w:t xml:space="preserve">Category Owner records the agreed commercial terms, payment terms, and any service expectations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Written terms, so the invoice-approval control downstream has something to check against.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead adds the supplier to the approved list with its category, owner, and next review date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead adds the supplier to the approved list with its category, owner, and next review date.</w:t>
+        <w:t xml:space="preserve">Finance Lead adds the supplier to the approved list with its category, owner, and next review date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An owner and a review date, or the approved list becomes a list of everyone you have ever paid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approved and recorded: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -785,66 +627,51 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
+        <w:t xml:space="preserve">Finance Lead records the rejection with the reason and informs the Requester, and does not release payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record it. A rejected supplier reappearing under a slightly different name is exactly the pattern this catches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -852,85 +679,214 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requester  ·  Finance Lead  ·  Category Owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and immediately after any payment fraud attempt, whether or not it succeeded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define what makes a supplier critical for you in step 5, concretely, or nothing will be classified as critical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the independent register you check in step 2 for your jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the review cadence per supplier tier in step 10 rather than one interval for everyone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Confirm your data processing agreement requirements with whoever owns your privacy compliance. This template names no specific regime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Connect this to your invoice approval and purchase order procedures, since all three depend on the same approved-supplier record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/supplier-onboarding-approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>