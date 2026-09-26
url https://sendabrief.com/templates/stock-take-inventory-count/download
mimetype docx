--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Stock take and inventory count</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/stock-take-inventory-count</w:t>
+        <w:t xml:space="preserve">How a stock take is prepared, counted blind, recounted where it disagrees, and reconciled to the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the scheduled count date, or when a cycle count is triggered for a location.</w:t>
@@ -117,780 +109,744 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller freezes stock movements for the areas being counted, or records the exact cut-off point if movement cannot stop.</w:t>
+        <w:t xml:space="preserve">Stock Controller freezes stock movements for the areas being counted, or records the exact cut-off point if movement cannot stop.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Before counting starts]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">A count taken while stock moves is not a count. If a full freeze is impossible, the cut-off has to be recorded precisely enough to reconcile against.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller confirms all receipts and dispatches up to the cut-off are booked into the system.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Stock Controller confirms all receipts and dispatches up to the cut-off are booked into the system.</w:t>
+        <w:t xml:space="preserve">Stock Controller confirms all receipts and dispatches up to the cut-off are booked into the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unbooked paperwork sitting in a tray is the most common explanation for a variance that turns out not to be real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller issues count sheets that show location and item but not the expected quantity.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Stock Controller issues count sheets that show location and item but not the expected quantity.</w:t>
+        <w:t xml:space="preserve">Stock Controller issues count sheets that show location and item but not the expected quantity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blind counting is the whole point. A counter who can see the expected figure will, under time pressure, confirm it rather than count.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Counter: Counter counts each location completely and records the actual figure, including zero for empty locations.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Counter counts each location completely and records the actual figure, including zero for empty locations.</w:t>
+        <w:t xml:space="preserve">Counter counts each location completely and records the actual figure, including zero for empty locations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record zeros explicitly. A blank is ambiguous between "none here" and "not counted", and that ambiguity invalidates the sheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Counter: Counter records anything found that is damaged, unlabelled, or in the wrong location, rather than silently correcting it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Counter records anything found that is damaged, unlabelled, or in the wrong location, rather than silently correcting it.</w:t>
+        <w:t xml:space="preserve">Counter records anything found that is damaged, unlabelled, or in the wrong location, rather than silently correcting it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Those observations are usually more valuable than the count itself, because they point at the process that produced the error.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller compares counted quantities against system quantities and lists every variance.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Stock Controller compares counted quantities against system quantities and lists every variance.</w:t>
+        <w:t xml:space="preserve">Stock Controller compares counted quantities against system quantities and lists every variance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller checks each variance against the recount threshold.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Stock Controller checks each variance against the recount threshold.</w:t>
+        <w:t xml:space="preserve">Stock Controller checks each variance against the recount threshold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the threshold before the count, by value or by percentage. Deciding what deserves a recount while looking at the variance is how thresholds quietly move.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Below threshold: Go to step 9: Stock Controller: Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
+        <w:t xml:space="preserve">Below threshold: Go to step 9: Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">At or above threshold: Go to step 8: Counter: Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
+        <w:t xml:space="preserve">At or above threshold: Go to step 8: Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Counter: Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
+        <w:t xml:space="preserve">Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Independent means a different counter where staffing allows. The same person recounting tends to reproduce the same error.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recount agrees with system: Go to step 9: Stock Controller: Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
+        <w:t xml:space="preserve">Recount agrees with system: Go to step 9: Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variance confirmed: Go to step 10: Stock Controller: Stock Controller investigates confirmed variances for a cause: receiving error, picking error, damage, or loss.</w:t>
+        <w:t xml:space="preserve">Variance confirmed: Go to step 10: Stock Controller investigates confirmed variances for a cause: receiving error, picking error, damage, or loss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
+        <w:t xml:space="preserve">Stock Controller records the adjustment with its reason code and the evidence supporting it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A reason code, not just a number. Adjustments with no reason make the next count's variances impossible to interpret.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock Controller: Stock Controller investigates confirmed variances for a cause: receiving error, picking error, damage, or loss.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Stock Controller investigates confirmed variances for a cause: receiving error, picking error, damage, or loss.</w:t>
+        <w:t xml:space="preserve">Stock Controller investigates confirmed variances for a cause: receiving error, picking error, damage, or loss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the step that turns a stock take into an improvement. Absorbing variance without a cause guarantees the same variance next quarter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cause identified: Go to step 11: Finance Lead: Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
+        <w:t xml:space="preserve">Cause identified: Go to step 11: Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No cause found: Go to step 11: Finance Lead: Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
+        <w:t xml:space="preserve">No cause found: Go to step 11: Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
+        <w:t xml:space="preserve">Finance Lead reviews and approves the total adjustment before it is posted, and records that approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone other than the person who counted and the person who adjusted has to approve. Stock adjustments move the P&amp;L.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approved and posted: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Queried: Go to step 8: Counter: Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
+        <w:t xml:space="preserve">Queried: Go to step 8: Counter recounts the flagged locations, independently of the first count wherever possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Counter  ·  Stock Controller  ·  Finance Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and after any count where the variance was large enough to be a surprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your recount threshold in step 7 explicitly, by value or percentage, before the next count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define your reason codes for step 9. A free-text field will be filled with "adjustment".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Decide between a full periodic count and rolling cycle counts. Cycle counting suits high-SKU operations far better and this procedure works for both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If stock is held at third-party locations or on consignment, add how those are counted and reconciled, since they are routinely forgotten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are audited, confirm the evidence your auditor expects for the step 11 approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/stock-take-inventory-count</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>