--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Restaurant opening and closing procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/restaurant-opening-and-closing</w:t>
+        <w:t xml:space="preserve">How the opening and closing shift leads run a restaurant's daily open and close, covering food safety, cash, and security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At the start and end of each trading day, performed by the manager on duty.</w:t>
@@ -117,704 +109,539 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opening Manager: Opening Manager unlocks, disarms the alarm, and checks the premises for overnight issues: leaks, pest signs, failed equipment, forced entry.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Opening Manager unlocks, disarms the alarm, and checks the premises for overnight issues: leaks, pest signs, failed equipment, forced entry.</w:t>
+        <w:t xml:space="preserve">Opening Manager unlocks, disarms the alarm, and checks the premises for overnight issues: leaks, pest signs, failed equipment, forced entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Walk it before anything else is switched on. Finding a fridge failure now is a supplier call; finding it at service is a day of lost stock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kitchen Lead: Kitchen Lead records the temperature of every refrigerator and freezer and logs the reading with the time.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Kitchen Lead records the temperature of every refrigerator and freezer and logs the reading with the time.</w:t>
+        <w:t xml:space="preserve">Kitchen Lead records the temperature of every refrigerator and freezer and logs the reading with the time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Log the actual number, not a tick. A tick tells an inspector nothing and tells you nothing about a unit drifting over weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All within range: Go to step 4: Kitchen Lead: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
+        <w:t xml:space="preserve">All within range: Go to step 4: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A unit is out of range: Go to step 3: Kitchen Lead: Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
+        <w:t xml:space="preserve">A unit is out of range: Go to step 3: Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kitchen Lead: Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
+        <w:t xml:space="preserve">Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do not serve from a unit that failed until someone has decided in writing. Record the decision and who made it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolved, unit back in range: Go to step 4: Kitchen Lead: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
+        <w:t xml:space="preserve">Resolved, unit back in range: Go to step 4: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stock disposed: Go to step 4: Kitchen Lead: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
+        <w:t xml:space="preserve">Stock disposed: Go to step 4: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kitchen Lead: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
+        <w:t xml:space="preserve">Kitchen Lead checks deliveries against the order and the required temperature on arrival, rejecting anything outside spec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check on arrival, in front of the driver. Accepting first and checking later means the problem is now yours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opening Manager: Opening Manager counts the float, records the opening figure, and confirms it against the expected amount.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Opening Manager counts the float, records the opening figure, and confirms it against the expected amount.</w:t>
+        <w:t xml:space="preserve">Opening Manager counts the float, records the opening figure, and confirms it against the expected amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Float correct: Go to step 6: Opening Manager: Opening Manager confirms the front of house is service-ready: cleaning complete, tables set, allergen information current, hand-wash stations stocked.</w:t>
+        <w:t xml:space="preserve">Float correct: Go to step 6: Opening Manager confirms the front of house is service-ready: cleaning complete, tables set, allergen information current, hand-wash stations stocked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discrepancy: Go to step 12: Closing Manager: Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
+        <w:t xml:space="preserve">Discrepancy: Go to step 12: Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opening Manager: Opening Manager confirms the front of house is service-ready: cleaning complete, tables set, allergen information current, hand-wash stations stocked.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Opening Manager confirms the front of house is service-ready: cleaning complete, tables set, allergen information current, hand-wash stations stocked.</w:t>
+        <w:t xml:space="preserve">Opening Manager confirms the front of house is service-ready: cleaning complete, tables set, allergen information current, hand-wash stations stocked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kitchen Lead: Kitchen Lead confirms prep is complete against the day's forecast and records anything short.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Kitchen Lead confirms prep is complete against the day's forecast and records anything short.</w:t>
+        <w:t xml:space="preserve">Kitchen Lead confirms prep is complete against the day's forecast and records anything short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Closing Manager: Closing Manager records closing temperatures for every refrigerated unit.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Closing Manager records closing temperatures for every refrigerated unit.</w:t>
+        <w:t xml:space="preserve">Closing Manager records closing temperatures for every refrigerated unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The closing reading is what tells you whether a unit struggled during service. Skipping it loses the more useful of the two readings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All within range: Go to step 9: Kitchen Lead: Kitchen Lead completes the close-down clean against the cleaning schedule and signs the record.</w:t>
+        <w:t xml:space="preserve">All within range: Go to step 9: Kitchen Lead completes the close-down clean against the cleaning schedule and signs the record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Out of range: Go to step 3: Kitchen Lead: Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
+        <w:t xml:space="preserve">Out of range: Go to step 3: Kitchen Lead isolates affected stock, records what was affected, and escalates to the Opening Manager for a disposal or transfer decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kitchen Lead: Kitchen Lead completes the close-down clean against the cleaning schedule and signs the record.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Kitchen Lead completes the close-down clean against the cleaning schedule and signs the record.</w:t>
+        <w:t xml:space="preserve">Kitchen Lead completes the close-down clean against the cleaning schedule and signs the record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signed against a named schedule, not from memory. The schedule is the part an inspector reads.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Closing Manager: Closing Manager reconciles takings against the till report, records any variance, and secures the cash.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Closing Manager reconciles takings against the till report, records any variance, and secures the cash.</w:t>
+        <w:t xml:space="preserve">Closing Manager reconciles takings against the till report, records any variance, and secures the cash.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reconciles: Go to step 11: Closing Manager: Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
+        <w:t xml:space="preserve">Reconciles: Go to step 11: Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variance beyond tolerance: Go to step 12: Closing Manager: Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
+        <w:t xml:space="preserve">Variance beyond tolerance: Go to step 12: Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Closing Manager: Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
+        <w:t xml:space="preserve">Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A written shutdown list, because the item that gets forgotten is the one that causes an overnight incident.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -822,152 +649,266 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Closing Manager: Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
+        <w:t xml:space="preserve">Closing Manager records the cash discrepancy with the amount, the shift, and who was on till, and escalates per the cash-handling policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record every discrepancy including small ones. A pattern is only visible if the small ones were written down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Escalated and recorded: Go to step 11: Closing Manager: Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
+        <w:t xml:space="preserve">Escalated and recorded: Go to step 11: Closing Manager switches off and secures equipment per the shutdown list, sets the alarm, and locks up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Manager  ·  Kitchen Lead  ·  Closing Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Quarterly, and immediately after any inspection, equipment change, or menu change that alters prep or storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Replace the temperature ranges with the ones your food safety regime requires. This template deliberately states none, because they vary by jurisdiction and by product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attach your actual cleaning schedule and equipment shutdown list. Those two lists are what make steps 9 and 11 followable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your own cash variance tolerance in step 10 in writing, before you need it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you hold a licence with specific conditions, add the checks those conditions require as explicit steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a starting point, not food safety or licensing advice. Have it reviewed against the rules that actually apply to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/restaurant-opening-and-closing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>