--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Recruitment and hiring process</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/recruitment-and-hiring</w:t>
+        <w:t xml:space="preserve">How a role is approved, advertised, interviewed consistently, and closed with an offer or a restart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a role is approved to open, either as a replacement or a new headcount.</w:t>
@@ -117,603 +109,453 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiring Manager: Hiring Manager obtains headcount approval and records the budget, level, and whether it is a replacement or an addition.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Hiring Manager obtains headcount approval and records the budget, level, and whether it is a replacement or an addition.</w:t>
+        <w:t xml:space="preserve">Hiring Manager obtains headcount approval and records the budget, level, and whether it is a replacement or an addition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approval first. Interviewing candidates for a role that is not funded wastes their time and damages your reputation for hiring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiring Manager: Hiring Manager writes the scorecard: what the person must be able to do, and how each will be assessed.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Hiring Manager writes the scorecard: what the person must be able to do, and how each will be assessed.</w:t>
+        <w:t xml:space="preserve">Hiring Manager writes the scorecard: what the person must be able to do, and how each will be assessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The scorecard before the job advert. Writing what you will assess forces clarity about what the role actually needs, rather than listing every desirable trait.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recruiter: Recruiter publishes the role and confirms every interviewer knows which part of the scorecard they own.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Recruiter publishes the role and confirms every interviewer knows which part of the scorecard they own.</w:t>
+        <w:t xml:space="preserve">Recruiter publishes the role and confirms every interviewer knows which part of the scorecard they own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide the scorecard between interviewers. Four people all assessing general impression produces one opinion repeated four times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recruiter: Recruiter screens applications against the must-have criteria only, and records the reason for each rejection.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Recruiter screens applications against the must-have criteria only, and records the reason for each rejection.</w:t>
+        <w:t xml:space="preserve">Recruiter screens applications against the must-have criteria only, and records the reason for each rejection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Must-haves only at screening. Screening on nice-to-haves is where good candidates are lost and where inconsistency creeps in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interviewer: Interviewer conducts their assigned section using the same questions for every candidate, and scores against the scorecard.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Interviewer conducts their assigned section using the same questions for every candidate, and scores against the scorecard.</w:t>
+        <w:t xml:space="preserve">Interviewer conducts their assigned section using the same questions for every candidate, and scores against the scorecard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Same questions, so answers are comparable. An interview that goes wherever the conversation leads produces a feeling, not evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interviewer: Interviewer records their scores and evidence before hearing anyone else's view.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Interviewer records their scores and evidence before hearing anyone else's view.</w:t>
+        <w:t xml:space="preserve">Interviewer records their scores and evidence before hearing anyone else's view.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before the debrief, without exception. Once scores are shared they converge on the first or loudest opinion, and the independent signal is gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiring Manager: Hiring Manager holds a debrief where each interviewer presents scores and evidence against their section.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Hiring Manager holds a debrief where each interviewer presents scores and evidence against their section.</w:t>
+        <w:t xml:space="preserve">Hiring Manager holds a debrief where each interviewer presents scores and evidence against their section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidate meets the bar: Go to step 8: Hiring Manager: Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
+        <w:t xml:space="preserve">Candidate meets the bar: Go to step 8: Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No suitable candidate: Go to step 11: Hiring Manager: Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
+        <w:t xml:space="preserve">No suitable candidate: Go to step 11: Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiring Manager: Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
+        <w:t xml:space="preserve">Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Checks satisfactory: Go to step 9: Recruiter: Recruiter makes the offer, confirms it in writing, and records the response.</w:t>
+        <w:t xml:space="preserve">Checks satisfactory: Go to step 9: Recruiter makes the offer, confirms it in writing, and records the response.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Concerns raised: Go to step 7: Hiring Manager: Hiring Manager holds a debrief where each interviewer presents scores and evidence against their section.</w:t>
+        <w:t xml:space="preserve">Concerns raised: Go to step 7: Hiring Manager holds a debrief where each interviewer presents scores and evidence against their section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recruiter: Recruiter makes the offer, confirms it in writing, and records the response.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Recruiter makes the offer, confirms it in writing, and records the response.</w:t>
+        <w:t xml:space="preserve">Recruiter makes the offer, confirms it in writing, and records the response.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accepted: Go to step 10: Hiring Manager: Hiring Manager triggers the onboarding procedure as soon as the start date is confirmed.</w:t>
+        <w:t xml:space="preserve">Accepted: Go to step 10: Hiring Manager triggers the onboarding procedure as soon as the start date is confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declined: Go to step 12: Recruiter: Recruiter records the decline reason and feeds it back, since compensation, timeline, and process pattern are all actionable.</w:t>
+        <w:t xml:space="preserve">Declined: Go to step 12: Recruiter records the decline reason and feeds it back, since compensation, timeline, and process pattern are all actionable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiring Manager: Hiring Manager triggers the onboarding procedure as soon as the start date is confirmed.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Hiring Manager triggers the onboarding procedure as soon as the start date is confirmed.</w:t>
+        <w:t xml:space="preserve">Hiring Manager triggers the onboarding procedure as soon as the start date is confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trigger onboarding at acceptance, not at start. Pre-start access provisioning is what makes day one useful rather than administrative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Onboarding started: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -721,261 +563,360 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiring Manager: Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
+        <w:t xml:space="preserve">Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If two rounds produce nobody who meets the bar, the scorecard is usually the problem, not the market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continue sourcing: Go to step 3: Recruiter: Recruiter publishes the role and confirms every interviewer knows which part of the scorecard they own.</w:t>
+        <w:t xml:space="preserve">Continue sourcing: Go to step 3: Recruiter publishes the role and confirms every interviewer knows which part of the scorecard they own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scorecard revised: Go to step 2: Hiring Manager: Hiring Manager writes the scorecard: what the person must be able to do, and how each will be assessed.</w:t>
+        <w:t xml:space="preserve">Scorecard revised: Go to step 2: Hiring Manager writes the scorecard: what the person must be able to do, and how each will be assessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Role closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recruiter: Recruiter records the decline reason and feeds it back, since compensation, timeline, and process pattern are all actionable.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Recruiter records the decline reason and feeds it back, since compensation, timeline, and process pattern are all actionable.</w:t>
+        <w:t xml:space="preserve">Recruiter records the decline reason and feeds it back, since compensation, timeline, and process pattern are all actionable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Declines are data. Three candidates declining on compensation is a pay-band problem, not bad luck.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recorded, next candidate: Go to step 8: Hiring Manager: Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
+        <w:t xml:space="preserve">Recorded, next candidate: Go to step 8: Hiring Manager completes reference or background checks to the extent your policy and local law require, before the offer is confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No other candidate: Go to step 11: Hiring Manager: Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
+        <w:t xml:space="preserve">No other candidate: Go to step 11: Hiring Manager decides whether to continue sourcing, revise the scorecard, or close the role, and records the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hiring Manager  ·  Recruiter  ·  Interviewer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Twice yearly, and after any hire that did not work out, where the interview process is usually the place to look first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Write the scorecard per role. A generic scorecard defeats the entire purpose of having one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Confirm what background and reference checking is lawful and required where you hire. This template deliberately specifies none, and the rules vary significantly by country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add your equal opportunity and record-keeping obligations, which differ by jurisdiction and are not covered here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set how long candidate records are retained and confirm it against your privacy policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Connect step 10 directly to your onboarding procedure so the handover is a trigger rather than an email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/recruitment-and-hiring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>