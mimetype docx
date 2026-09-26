--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchase order and spend approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/purchase-order-approval</w:t>
+        <w:t xml:space="preserve">How a purchase request is approved and raised as an order, so spend is committed by someone with the authority to commit it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a team member needs to commit company money to an external supplier.</w:t>
@@ -117,656 +109,521 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester raises a purchase requisition stating what, why, the estimated cost, and the budget line it comes from.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Requester raises a purchase requisition stating what, why, the estimated cost, and the budget line it comes from.</w:t>
+        <w:t xml:space="preserve">Requester raises a purchase requisition stating what, why, the estimated cost, and the budget line it comes from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The budget line matters. A request with no budget line cannot be approved by anyone accountable for it, so it ends up approved by whoever is nearest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester confirms whether the goods or services have already been ordered or received.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Requester confirms whether the goods or services have already been ordered or received.</w:t>
+        <w:t xml:space="preserve">Requester confirms whether the goods or services have already been ordered or received.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ask this explicitly rather than assuming. Retrospective orders are common and pretending otherwise means they never get counted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not yet ordered: Go to step 3: Requester: Requester checks whether an approved supplier already exists for this category.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Already ordered or received: Go to step 10: Finance Lead: Finance Lead records the retrospective order, notifies the Budget Holder, and raises a PO to cover the committed spend.</w:t>
+        <w:t xml:space="preserve">Not yet ordered: Go to step 3: Requester checks whether an approved supplier already exists for this category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Already ordered or received: Go to step 10: Finance Lead records the retrospective order, notifies the Budget Holder, and raises a PO to cover the committed spend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester checks whether an approved supplier already exists for this category.</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">New supplier needed: Go to step 4: Finance Lead: Finance Lead completes new-supplier checks before any commitment: legal entity, bank details verified independently, and tax or registration status.</w:t>
+        <w:t xml:space="preserve">Requester checks whether an approved supplier already exists for this category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved supplier exists: Go to step 5: Requester checks the value against the competitive quote threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New supplier needed: Go to step 4: Finance Lead completes new-supplier checks before any commitment: legal entity, bank details verified independently, and tax or registration status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead completes new-supplier checks before any commitment: legal entity, bank details verified independently, and tax or registration status.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead completes new-supplier checks before any commitment: legal entity, bank details verified independently, and tax or registration status.</w:t>
+        <w:t xml:space="preserve">Finance Lead completes new-supplier checks before any commitment: legal entity, bank details verified independently, and tax or registration status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verify bank details by phoning a number you already hold, never one supplied in the email or the invoice. This is the single most exploited step in procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplier approved: Go to step 5: Requester: Requester checks the value against the competitive quote threshold.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Rejected: Go to step 11: Requester: Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
+        <w:t xml:space="preserve">Supplier approved: Go to step 5: Requester checks the value against the competitive quote threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rejected: Go to step 11: Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester checks the value against the competitive quote threshold.</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">At or above threshold: Go to step 6: Requester: Requester obtains the required number of quotes, or documents why a single source is justified.</w:t>
+        <w:t xml:space="preserve">Requester checks the value against the competitive quote threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Below threshold: Go to step 7: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At or above threshold: Go to step 6: Requester obtains the required number of quotes, or documents why a single source is justified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester obtains the required number of quotes, or documents why a single source is justified.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Requester obtains the required number of quotes, or documents why a single source is justified.</w:t>
+        <w:t xml:space="preserve">Requester obtains the required number of quotes, or documents why a single source is justified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A written single-source justification is a legitimate outcome. An undocumented one is the finding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quotes obtained: Go to step 7: Budget Holder: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Single source justified in writing: Go to step 7: Budget Holder: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
+        <w:t xml:space="preserve">Quotes obtained: Go to step 7: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single source justified in writing: Go to step 7: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Budget Holder: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
+        <w:t xml:space="preserve">Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the system, not by replying to a message. An approval that exists only in a chat thread cannot be evidenced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approved: Go to step 8: Finance Lead: Finance Lead applies the second approval where the value exceeds the escalation threshold, and records it.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Rejected: Go to step 11: Requester: Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
+        <w:t xml:space="preserve">Approved: Go to step 8: Finance Lead applies the second approval where the value exceeds the escalation threshold, and records it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rejected: Go to step 11: Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead applies the second approval where the value exceeds the escalation threshold, and records it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead applies the second approval where the value exceeds the escalation threshold, and records it.</w:t>
+        <w:t xml:space="preserve">Finance Lead applies the second approval where the value exceeds the escalation threshold, and records it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two approvers above a stated value, and the same person cannot provide both. Set the value in writing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approved or not required: Go to step 9: Finance Lead: Finance Lead issues the purchase order to the supplier and records the PO number against the requisition.</w:t>
+        <w:t xml:space="preserve">Approved or not required: Go to step 9: Finance Lead issues the purchase order to the supplier and records the PO number against the requisition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead issues the purchase order to the supplier and records the PO number against the requisition.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead issues the purchase order to the supplier and records the PO number against the requisition.</w:t>
+        <w:t xml:space="preserve">Finance Lead issues the purchase order to the supplier and records the PO number against the requisition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The PO number is what makes the three-way match possible when the invoice arrives. Without it, invoice approval has nothing to check against.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PO issued: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -774,133 +631,103 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Lead: Finance Lead records the retrospective order, notifies the Budget Holder, and raises a PO to cover the committed spend.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance Lead records the retrospective order, notifies the Budget Holder, and raises a PO to cover the committed spend.</w:t>
+        <w:t xml:space="preserve">Finance Lead records the retrospective order, notifies the Budget Holder, and raises a PO to cover the committed spend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record it as retrospective rather than backdating it. A backdated PO destroys the only signal that the control is being bypassed, and the pattern is what needs fixing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recorded and covered: Go to step 7: Budget Holder: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
+        <w:t xml:space="preserve">Recorded and covered: Go to step 7: Budget Holder reviews the requisition against remaining budget and approves or rejects it in the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requester: Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
+        <w:t xml:space="preserve">Requester is informed of the rejection with the reason, and the requisition is closed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record the reason. A rejected request resubmitted through a different approver is a pattern worth being able to see.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -908,85 +735,214 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requester  ·  Budget Holder  ·  Finance Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and immediately after any change to thresholds or signatories, or after any unapproved spend that reached an invoice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your competitive quote threshold in step 5 and your second-approval threshold in step 8, both in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define how many quotes count as competitive for your business, since "the required number" is not followable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your actual requisition system. If there is not one, decide the single channel and name it, or requests will arrive by chat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add category-specific rules if some spend needs extra approval, for example anything touching customer data or committing you beyond twelve months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Connect step 9 to your invoice approval procedure so the PO number is the key both use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/purchase-order-approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>