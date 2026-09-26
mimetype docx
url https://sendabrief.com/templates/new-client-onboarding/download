--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,69 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">New client onboarding for an agency or consultancy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...6 lines deleted...]
-Source: https://sendabrief.com/templates/new-client-onboarding</w:t>
+        <w:t xml:space="preserve">How an agency or consultancy takes a newly signed client from contract to first deliverable without the account team improvising it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a client returns a signed contract or statement of work.</w:t>
@@ -116,841 +109,777 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager confirms the signed contract is countersigned and filed, and records the agreed scope, fee, and start date in the client record.</w:t>
+        <w:t xml:space="preserve">Account Manager confirms the signed contract is countersigned and filed, and records the agreed scope, fee, and start date in the client record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within one working day of receipt]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Do not begin any work before this step is complete. Starting early is the most common cause of unpaid scope on a first engagement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance: Finance creates the client billing record and issues the first invoice per the contract terms.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance creates the client billing record and issues the first invoice per the contract terms.</w:t>
+        <w:t xml:space="preserve">Finance creates the client billing record and issues the first invoice per the contract terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Collect purchase order requirements and the correct invoicing email now. Discovering a PO requirement at payment time delays cash by a full billing cycle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager sends the onboarding request covering everything needed to begin: access, brand assets, named contacts, and the approval chain.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Account Manager sends the onboarding request covering everything needed to begin: access, brand assets, named contacts, and the approval chain.</w:t>
+        <w:t xml:space="preserve">Account Manager sends the onboarding request covering everything needed to begin: access, brand assets, named contacts, and the approval chain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One consolidated request with a deadline, not a series of separate asks. State explicitly what cannot start until each item arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager checks whether all requested items have been received by the stated deadline.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Account Manager checks whether all requested items have been received by the stated deadline.</w:t>
+        <w:t xml:space="preserve">Account Manager checks whether all requested items have been received by the stated deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All received: Go to step 6: Delivery Lead: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
+        <w:t xml:space="preserve">All received: Go to step 6: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Items missing: Go to step 5: Account Manager: Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
+        <w:t xml:space="preserve">Items missing: Go to step 5: Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
+        <w:t xml:space="preserve">Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Written, and naming the specific consequence. This is what protects the timeline later, and it needs to exist before the deadline slips rather than after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Items now received: Go to step 6: Delivery Lead: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
+        <w:t xml:space="preserve">Items now received: Go to step 6: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Still outstanding after one week: Go to step 12: Account Manager: Account Manager escalates internally to agree whether to proceed on a reduced scope, pause, or formally revise the timeline.</w:t>
+        <w:t xml:space="preserve">Still outstanding after one week: Go to step 12: Account Manager escalates internally to agree whether to proceed on a reduced scope, pause, or formally revise the timeline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delivery Lead: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
+        <w:t xml:space="preserve">Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Flag any part of the signed scope that is not deliverable as written, now rather than at the first milestone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager schedules the kickoff with every required decision-maker on the invitation.</w:t>
+        <w:t xml:space="preserve">Account Manager schedules the kickoff with every required decision-maker on the invitation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within five working days of the signed contract]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">A kickoff without the person who approves work is a meeting you will hold twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delivery Lead: Delivery Lead runs the kickoff, walking through scope, milestones, the approval process, and who to contact for what.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Delivery Lead runs the kickoff, walking through scope, milestones, the approval process, and who to contact for what.</w:t>
+        <w:t xml:space="preserve">Delivery Lead runs the kickoff, walking through scope, milestones, the approval process, and who to contact for what.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager circulates written notes confirming what was agreed, including anything that changed during the kickoff.</w:t>
+        <w:t xml:space="preserve">Account Manager circulates written notes confirming what was agreed, including anything that changed during the kickoff.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within one working day of the kickoff]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Scope changes agreed verbally in a kickoff and never written down are the single biggest source of later disputes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delivery Lead: Delivery Lead confirms the team has the access and assets needed and begins the first milestone.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Delivery Lead confirms the team has the access and assets needed and begins the first milestone.</w:t>
+        <w:t xml:space="preserve">Delivery Lead confirms the team has the access and assets needed and begins the first milestone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager holds a check-in at the two-week mark to confirm the client is satisfied with communication and pace.</w:t>
+        <w:t xml:space="preserve">Account Manager holds a check-in at the two-week mark to confirm the client is satisfied with communication and pace.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Two weeks after work begins]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Early enough to fix a mismatch in expectations while it is still cheap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">On track: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Concerns raised: Go to step 6: Delivery Lead: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
+        <w:t xml:space="preserve">Concerns raised: Go to step 6: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Account Manager: Account Manager escalates internally to agree whether to proceed on a reduced scope, pause, or formally revise the timeline.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Account Manager escalates internally to agree whether to proceed on a reduced scope, pause, or formally revise the timeline.</w:t>
+        <w:t xml:space="preserve">Account Manager escalates internally to agree whether to proceed on a reduced scope, pause, or formally revise the timeline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reached when onboarding items are still outstanding a week past the deadline. The decision needs an owner rather than being allowed to drift.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceed on reduced scope: Go to step 6: Delivery Lead: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
+        <w:t xml:space="preserve">Proceed on reduced scope: Go to step 6: Delivery Lead reviews the scope and produces a delivery plan with milestone dates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pause until items received: Go to step 5: Account Manager: Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
+        <w:t xml:space="preserve">Pause until items received: Go to step 5: Account Manager notifies the client in writing which items are outstanding and what the delivery impact is, then returns to the check.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Account Manager  ·  Delivery Lead  ·  Finance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Twice yearly, and after any engagement where onboarding went badly. A post-mortem on a bad onboarding is the best source of edits to this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Replace the onboarding request in step 3 with your actual list of required access, assets, and contacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adjust the invoicing point in step 2 to match your standard terms, whether that is on signature, on kickoff, or in arrears.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you white-label deliverables for clients, add the branding setup as an explicit step rather than assuming it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the escalation window in step 5 to whatever your delivery model can actually absorb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/new-client-onboarding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>