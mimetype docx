--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Month-end financial close</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/month-end-close</w:t>
+        <w:t xml:space="preserve">How the finance team works a month-end close on a fixed working-day timeline, from cut-off to reported numbers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the first working day after the period ends.</w:t>
@@ -117,828 +109,792 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant confirms all sub-ledgers are closed to new postings for the period.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant confirms all sub-ledgers are closed to new postings for the period.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 1]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Close the gate first. Postings arriving mid-close are the main cause of reconciliations that balanced yesterday and do not today.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant posts all recurring journals: accruals, prepayments, depreciation, and payroll allocations.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant posts all recurring journals: accruals, prepayments, depreciation, and payroll allocations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 1 to 2]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Keep a standing list of recurring journals with their basis of calculation. A journal nobody can explain is a finding waiting to happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant reconciles every bank account to the statement and documents any unreconciled items.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant reconciles every bank account to the statement and documents any unreconciled items.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 2]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Unreconciled items get named, aged, and owned. An unexplained difference carried forward silently compounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant reconciles the control accounts: receivables, payables, payroll, VAT or sales tax, and intercompany.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant reconciles the control accounts: receivables, payables, payroll, VAT or sales tax, and intercompany.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 2 to 3]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant checks whether every reconciliation agrees within the materiality threshold.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Assistant checks whether every reconciliation agrees within the materiality threshold.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant checks whether every reconciliation agrees within the materiality threshold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the threshold in advance and in writing. Deciding what counts as material while looking at the difference is how thresholds drift.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All within threshold: Go to step 7: Accounts Assistant: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
+        <w:t xml:space="preserve">All within threshold: Go to step 7: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A difference exceeds the threshold: Go to step 6: Accounts Assistant: Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
+        <w:t xml:space="preserve">A difference exceeds the threshold: Go to step 6: Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Document the cause, not just the fix. The same difference recurring monthly means the underlying process is wrong, not the reconciliation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolved: Go to step 7: Accounts Assistant: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
+        <w:t xml:space="preserve">Resolved: Go to step 7: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unresolved at working day 4: Go to step 11: Financial Controller: Financial Controller decides how to treat an item still unresolved at the deadline: accrue an estimate, disclose it, or delay the close.</w:t>
+        <w:t xml:space="preserve">Unresolved at working day 4: Go to step 11: Financial Controller decides how to treat an item still unresolved at the deadline: accrue an estimate, disclose it, or delay the close.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Assistant: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
+        <w:t xml:space="preserve">Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 4]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Budget Owner: Budget Owner reviews variances in their area and provides written explanations for anything beyond the reporting threshold.</w:t>
+        <w:t xml:space="preserve">Budget Owner reviews variances in their area and provides written explanations for anything beyond the reporting threshold.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 5]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Written explanations, in the pack. A verbal explanation in a meeting is not available to whoever reads this in six months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Financial Controller: Financial Controller reviews the full pack, the reconciliations, and the variance explanations, and records that review.</w:t>
+        <w:t xml:space="preserve">Financial Controller reviews the full pack, the reconciliations, and the variance explanations, and records that review.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 5 to 6]</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: Financial Controller reviews the full pack, the reconciliations, and the variance explanations, and records that review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The recorded review is the control. Someone other than the preparer has to look, and there has to be evidence they did.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approved: Go to step 10: Financial Controller: Financial Controller locks the period and distributes the final management accounts.</w:t>
+        <w:t xml:space="preserve">Approved: Go to step 10: Financial Controller locks the period and distributes the final management accounts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Queries raised: Go to step 7: Accounts Assistant: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
+        <w:t xml:space="preserve">Queries raised: Go to step 7: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Financial Controller: Financial Controller locks the period and distributes the final management accounts.</w:t>
+        <w:t xml:space="preserve">Financial Controller locks the period and distributes the final management accounts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Working day 6]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Locking matters. An open period invites a late adjustment that makes the distributed pack wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Financial Controller: Financial Controller decides how to treat an item still unresolved at the deadline: accrue an estimate, disclose it, or delay the close.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Financial Controller decides how to treat an item still unresolved at the deadline: accrue an estimate, disclose it, or delay the close.</w:t>
+        <w:t xml:space="preserve">Financial Controller decides how to treat an item still unresolved at the deadline: accrue an estimate, disclose it, or delay the close.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The decision needs an owner and a written rationale. Quietly carrying an unexplained balance is the worst of the three options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estimate accrued: Go to step 7: Accounts Assistant: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
+        <w:t xml:space="preserve">Estimate accrued: Go to step 7: Accounts Assistant produces the draft management accounts and the variance analysis against budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Close delayed: Go to step 6: Accounts Assistant: Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
+        <w:t xml:space="preserve">Close delayed: Go to step 6: Accounts Assistant investigates the difference, documents the cause and the correction, and refers anything unresolved to the Financial Controller.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Accounts Assistant  ·  Financial Controller  ·  Budget Owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and immediately after any change to your chart of accounts, finance system, or reporting deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your own materiality threshold in step 5 and your reporting threshold in step 8, both in writing before you next run this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Replace the working-day timeline with yours. The sequence matters more than the specific days, but the days are what make it enforceable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">List your actual recurring journals in step 2 and your actual control accounts in step 4. Generic versions of those steps are not followable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you consolidate across entities or currencies, add the translation and elimination steps explicitly; they are the most commonly undocumented part of a group close.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are audited, confirm the evidence your auditor expects for the step 9 review and make sure this procedure produces exactly that.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/month-end-close</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>