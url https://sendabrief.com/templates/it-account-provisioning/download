--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">IT account provisioning and access requests</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  10 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  10 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/it-account-provisioning</w:t>
+        <w:t xml:space="preserve">How IT grants, reviews, and removes system access for staff, keeping every request approved and privileges minimal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a manager requests access for a team member, or when a role change alters what someone needs.</w:t>
@@ -117,669 +109,519 @@
         <w:t xml:space="preserve">10 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requesting Manager: Requesting Manager submits the request naming the person, the system, the access level, and the business reason.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Requesting Manager submits the request naming the person, the system, the access level, and the business reason.</w:t>
+        <w:t xml:space="preserve">Requesting Manager submits the request naming the person, the system, the access level, and the business reason.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The business reason is not bureaucracy. It is what lets anyone later judge whether the access is still needed, and requests without one cannot be reviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms the request came from that person's actual manager.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator confirms the request came from that person's actual manager.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms the request came from that person's actual manager.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requests arriving from the person who wants the access, or from a colleague acting helpfully, are the most common route to unauthorised access. Verify through a known channel, never by replying to the request itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verified: Go to step 3: IT Administrator: IT Administrator checks whether the requested level is privileged or grants access to customer data.</w:t>
+        <w:t xml:space="preserve">Verified: Go to step 3: IT Administrator checks whether the requested level is privileged or grants access to customer data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cannot verify: Go to step 10: IT Administrator: IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
+        <w:t xml:space="preserve">Cannot verify: Go to step 10: IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator checks whether the requested level is privileged or grants access to customer data.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator checks whether the requested level is privileged or grants access to customer data.</w:t>
+        <w:t xml:space="preserve">IT Administrator checks whether the requested level is privileged or grants access to customer data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Standard access: Go to step 5: IT Administrator: IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
+        <w:t xml:space="preserve">Standard access: Go to step 5: IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Privileged or customer data: Go to step 4: System Owner: System Owner reviews and approves the request, and records that approval.</w:t>
+        <w:t xml:space="preserve">Privileged or customer data: Go to step 4: System Owner reviews and approves the request, and records that approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">System Owner: System Owner reviews and approves the request, and records that approval.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: System Owner reviews and approves the request, and records that approval.</w:t>
+        <w:t xml:space="preserve">System Owner reviews and approves the request, and records that approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A second approver for privileged access, recorded. This is the control an auditor tests, and it only exists if the record does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approved: Go to step 5: IT Administrator: IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
+        <w:t xml:space="preserve">Approved: Go to step 5: IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denied: Go to step 10: IT Administrator: IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
+        <w:t xml:space="preserve">Denied: Go to step 10: IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
+        <w:t xml:space="preserve">IT Administrator grants the minimum access that satisfies the stated reason, using a role or group rather than individual permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Groups over individual grants. Individually granted permissions are invisible in aggregate and nearly impossible to review later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator records the grant: who, what system, what level, who approved, and the date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator records the grant: who, what system, what level, who approved, and the date.</w:t>
+        <w:t xml:space="preserve">IT Administrator records the grant: who, what system, what level, who approved, and the date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This record is what makes the periodic review in step 8 and offboarding possible at all. Without it both become guesswork.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms the access works and notifies the Requesting Manager, without sending credentials over an unencrypted channel.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator confirms the access works and notifies the Requesting Manager, without sending credentials over an unencrypted channel.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms the access works and notifies the Requesting Manager, without sending credentials over an unencrypted channel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Never send a password by email or chat. Use a first-login reset or your password manager's sharing mechanism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">System Owner: System Owner reviews all access to their system on a defined cadence and confirms each grant is still needed.</w:t>
+        <w:t xml:space="preserve">System Owner reviews all access to their system on a defined cadence and confirms each grant is still needed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Quarterly]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">The reviewer has to be the person who understands what the access does, not IT. IT can produce the list but cannot judge necessity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">All still required: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Access no longer needed: Go to step 9: IT Administrator: IT Administrator revokes the unneeded access and records the revocation and its date.</w:t>
+        <w:t xml:space="preserve">Access no longer needed: Go to step 9: IT Administrator revokes the unneeded access and records the revocation and its date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator revokes the unneeded access and records the revocation and its date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator revokes the unneeded access and records the revocation and its date.</w:t>
+        <w:t xml:space="preserve">IT Administrator revokes the unneeded access and records the revocation and its date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Revocations are recorded exactly like grants. "When was this removed" is asked as often as "who approved this".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revoked: Go to step 8: System Owner: System Owner reviews all access to their system on a defined cadence and confirms each grant is still needed.</w:t>
+        <w:t xml:space="preserve">Revoked: Go to step 8: System Owner reviews all access to their system on a defined cadence and confirms each grant is still needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
+        <w:t xml:space="preserve">IT Administrator records the request as denied with the reason and informs the Requesting Manager.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record denials too. A denied request that is resubmitted through a different route is a signal worth being able to see.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Recorded: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -787,85 +629,214 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requesting Manager  ·  IT Administrator  ·  System Owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and immediately after adding a system that holds customer data or after any access-related incident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define what counts as privileged in step 3 for your systems, explicitly and in writing. Left vague, everything becomes standard access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your actual request channel. A procedure that says "submits the request" without naming where will be bypassed by chat messages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the review cadence in step 8 per system rather than uniformly. Customer data monthly and an internal wiki annually is more realistic than quarterly for everything.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you use single sign-on and an identity provider, most of steps 5 to 7 become group membership changes, and the procedure gets shorter and more reliable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Connect this to your offboarding procedure so the grant record in step 6 is the checklist used on someone's last day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/it-account-provisioning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>