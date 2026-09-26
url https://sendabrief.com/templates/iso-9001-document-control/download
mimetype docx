--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Document control procedure for ISO 9001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/iso-9001-document-control</w:t>
+        <w:t xml:space="preserve">How a quality team controls documents through approval, versioning, distribution, and retention under ISO 9001.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When any controlled document is created, revised, or withdrawn.</w:t>
@@ -117,772 +109,736 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document Owner: Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
+        <w:t xml:space="preserve">Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The reason for the change matters as much as the change. A revision history of "updated" answers nothing at audit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document Owner: Document Owner confirms the document carries its unique identifier, revision number, and issue date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Document Owner confirms the document carries its unique identifier, revision number, and issue date.</w:t>
+        <w:t xml:space="preserve">Document Owner confirms the document carries its unique identifier, revision number, and issue date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identifier plus revision on every page, not just the cover. Pages get printed and separated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager reviews the document for adequacy and confirms it does not contradict another controlled document.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager reviews the document for adequacy and confirms it does not contradict another controlled document.</w:t>
+        <w:t xml:space="preserve">Quality Manager reviews the document for adequacy and confirms it does not contradict another controlled document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The contradiction check is the step most often skipped and the one that causes the worst findings, because two valid procedures disagreeing means neither can be followed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adequate: Go to step 4: Quality Manager: Quality Manager records approval with the approver's name and the approval date before the document is issued.</w:t>
+        <w:t xml:space="preserve">Adequate: Go to step 4: Quality Manager records approval with the approver's name and the approval date before the document is issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Changes required: Go to step 1: Document Owner: Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
+        <w:t xml:space="preserve">Changes required: Go to step 1: Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager records approval with the approver's name and the approval date before the document is issued.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager records approval with the approver's name and the approval date before the document is issued.</w:t>
+        <w:t xml:space="preserve">Quality Manager records approval with the approver's name and the approval date before the document is issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approval before issue, recorded durably. The author cannot approve their own document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document Owner: Document Owner checks whether a previous revision is in circulation.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Document Owner checks whether a previous revision is in circulation.</w:t>
+        <w:t xml:space="preserve">Document Owner checks whether a previous revision is in circulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Previous revision exists: Go to step 6: Document Owner: Document Owner withdraws every copy of the superseded revision from use and marks any retained copy as obsolete.</w:t>
+        <w:t xml:space="preserve">Previous revision exists: Go to step 6: Document Owner withdraws every copy of the superseded revision from use and marks any retained copy as obsolete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">New document: Go to step 7: Document Owner: Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
+        <w:t xml:space="preserve">New document: Go to step 7: Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document Owner: Document Owner withdraws every copy of the superseded revision from use and marks any retained copy as obsolete.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Document Owner withdraws every copy of the superseded revision from use and marks any retained copy as obsolete.</w:t>
+        <w:t xml:space="preserve">Document Owner withdraws every copy of the superseded revision from use and marks any retained copy as obsolete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Retained obsolete copies must be visibly marked and separated. An unmarked old revision on a noticeboard is the single most common document control finding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Withdrawn: Go to step 7: Document Owner: Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
+        <w:t xml:space="preserve">Withdrawn: Go to step 7: Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document Owner: Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
+        <w:t xml:space="preserve">Document Owner issues the approved revision to everyone who needs it and records the distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record who received it. "It is on the shared drive" is not distribution and does not evidence access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Process User: Process User confirms they have read the current revision where the change affects how they work.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Process User confirms they have read the current revision where the change affects how they work.</w:t>
+        <w:t xml:space="preserve">Process User confirms they have read the current revision where the change affects how they work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read confirmation only where the change is material. Requiring it for every typo trains people to click through without reading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager records the document in the master list with its current revision, owner, and next review date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager records the document in the master list with its current revision, owner, and next review date.</w:t>
+        <w:t xml:space="preserve">Quality Manager records the document in the master list with its current revision, owner, and next review date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The master list is the artefact an auditor asks for first. If it does not match reality, nothing else you show them carries weight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager reviews each controlled document on or before its review date and records the outcome even when nothing changes.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager reviews each controlled document on or before its review date and records the outcome even when nothing changes.</w:t>
+        <w:t xml:space="preserve">Quality Manager reviews each controlled document on or before its review date and records the outcome even when nothing changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"Reviewed, no change required" with a date and a name is a valid and necessary record. A blank review field reads as a document nobody has looked at in three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No change required: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revision needed: Go to step 1: Document Owner: Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
+        <w:t xml:space="preserve">Revision needed: Go to step 1: Document Owner drafts or revises the document and records what changed and why in the revision history.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document Owner: Document Owner identifies externally originated documents that the quality system depends on and brings them under control.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Document Owner identifies externally originated documents that the quality system depends on and brings them under control.</w:t>
+        <w:t xml:space="preserve">Document Owner identifies externally originated documents that the quality system depends on and brings them under control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Standards, supplier specifications, statutory guidance, and equipment manuals. These are routinely missed because nobody wrote them, and an out-of-date external standard invalidates the procedures built on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under control: Go to step 9: Quality Manager: Quality Manager records the document in the master list with its current revision, owner, and next review date.</w:t>
+        <w:t xml:space="preserve">Under control: Go to step 9: Quality Manager records the document in the master list with its current revision, owner, and next review date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Document Owner  ·  Quality Manager  ·  Process User</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and before any external audit or recertification. Also review immediately after any finding related to documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map these steps onto your own numbering if you reference ISO 9001 clauses directly, and confirm the mapping with whoever runs your audits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define your retention periods explicitly. This template states none because they depend on your sector and contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your actual document management system. "The shared drive" and "the QMS" are not followable instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Decide and write down which changes are material enough to require the read confirmation in step 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a starting point, not certification advice. It is written to be adapted and reviewed by someone accountable for your quality system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/iso-9001-document-control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>