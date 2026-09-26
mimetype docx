--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,69 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Supplier invoice approval and payment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  10 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  10 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...6 lines deleted...]
-Source: https://sendabrief.com/templates/invoice-approval-and-payment</w:t>
+        <w:t xml:space="preserve">How Accounts Payable checks, approves, and pays a supplier invoice, with the matching and thresholds a finance team can evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a supplier invoice arrives in the accounts payable inbox.</w:t>
@@ -116,618 +109,483 @@
         <w:t xml:space="preserve">10 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable records the invoice in the finance system with supplier, date, amount, and invoice number.</w:t>
+        <w:t xml:space="preserve">Accounts Payable records the invoice in the finance system with supplier, date, amount, and invoice number.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within two working days of receipt]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Log it before assessing it. An unlogged invoice under review is an invoice that can be paid twice or not at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable checks the invoice against the purchase order and the goods or services receipt.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Payable checks the invoice against the purchase order and the goods or services receipt.</w:t>
+        <w:t xml:space="preserve">Accounts Payable checks the invoice against the purchase order and the goods or services receipt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The three-way match. Confirm the amount, quantity, and that what was ordered was actually received.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All three match: Go to step 4: Accounts Payable: Accounts Payable checks the invoice amount against the approval threshold.</w:t>
+        <w:t xml:space="preserve">All three match: Go to step 4: Accounts Payable checks the invoice amount against the approval threshold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discrepancy or no purchase order: Go to step 3: Accounts Payable: Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
+        <w:t xml:space="preserve">Discrepancy or no purchase order: Go to step 3: Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
+        <w:t xml:space="preserve">Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Held, not paid pending resolution and not paid partially. A partial payment on a disputed invoice makes reconciliation harder later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolved, invoice valid: Go to step 4: Accounts Payable: Accounts Payable checks the invoice amount against the approval threshold.</w:t>
+        <w:t xml:space="preserve">Resolved, invoice valid: Go to step 4: Accounts Payable checks the invoice amount against the approval threshold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Invoice incorrect, credit note requested: Go to step 9: Accounts Payable: Accounts Payable records the credit note against the original invoice and closes it as not payable.</w:t>
+        <w:t xml:space="preserve">Invoice incorrect, credit note requested: Go to step 9: Accounts Payable records the credit note against the original invoice and closes it as not payable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable checks the invoice amount against the approval threshold.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Payable checks the invoice amount against the approval threshold.</w:t>
+        <w:t xml:space="preserve">Accounts Payable checks the invoice amount against the approval threshold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set your own thresholds. The principle that matters is that a higher amount requires a second, more senior approver.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Below the first threshold: Go to step 5: Budget Owner: Budget Owner reviews and approves the invoice in the finance system.</w:t>
+        <w:t xml:space="preserve">Below the first threshold: Go to step 5: Budget Owner reviews and approves the invoice in the finance system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">At or above the first threshold: Go to step 6: Budget Owner: Budget Owner reviews and approves, then routes the invoice to the Finance Director for second approval.</w:t>
+        <w:t xml:space="preserve">At or above the first threshold: Go to step 6: Budget Owner reviews and approves, then routes the invoice to the Finance Director for second approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Budget Owner: Budget Owner reviews and approves the invoice in the finance system.</w:t>
+        <w:t xml:space="preserve">Budget Owner reviews and approves the invoice in the finance system.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within three working days]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Approval is recorded in the system, not given verbally or in a chat message. An approval with no durable record does not satisfy an audit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Budget Owner: Budget Owner reviews and approves, then routes the invoice to the Finance Director for second approval.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Budget Owner reviews and approves, then routes the invoice to the Finance Director for second approval.</w:t>
+        <w:t xml:space="preserve">Budget Owner reviews and approves, then routes the invoice to the Finance Director for second approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both approvals recorded separately. The same person cannot provide both, and the system should prevent it rather than relying on people to remember.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance Director: Finance Director provides second approval for invoices at or above the threshold.</w:t>
+        <w:t xml:space="preserve">Finance Director provides second approval for invoices at or above the threshold.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within three working days]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable schedules payment per the supplier's agreed terms and records the payment date and reference.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Payable schedules payment per the supplier's agreed terms and records the payment date and reference.</w:t>
+        <w:t xml:space="preserve">Accounts Payable schedules payment per the supplier's agreed terms and records the payment date and reference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Never pay from bank details supplied in an email. Verify any change of supplier bank details by phoning a known contact on a number you already hold. This is the most common invoice fraud route and it works.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment made: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bank details changed since last payment: Go to step 10: Accounts Payable: Accounts Payable verifies the change of bank details by telephone with a known contact, using a number held on file rather than one from the email, and records who confirmed it and when.</w:t>
+        <w:t xml:space="preserve">Bank details changed since last payment: Go to step 10: Accounts Payable verifies the change of bank details by telephone with a known contact, using a number held on file rather than one from the email, and records who confirmed it and when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable records the credit note against the original invoice and closes it as not payable.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Payable records the credit note against the original invoice and closes it as not payable.</w:t>
+        <w:t xml:space="preserve">Accounts Payable records the credit note against the original invoice and closes it as not payable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Close the original explicitly. An abandoned disputed invoice reappears in the next reconciliation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -735,166 +593,267 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts Payable: Accounts Payable verifies the change of bank details by telephone with a known contact, using a number held on file rather than one from the email, and records who confirmed it and when.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Accounts Payable verifies the change of bank details by telephone with a known contact, using a number held on file rather than one from the email, and records who confirmed it and when.</w:t>
+        <w:t xml:space="preserve">Accounts Payable verifies the change of bank details by telephone with a known contact, using a number held on file rather than one from the email, and records who confirmed it and when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No exceptions to this step regardless of how urgent the request appears. Urgency is the pressure tactic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verified: Go to step 8: Accounts Payable: Accounts Payable schedules payment per the supplier's agreed terms and records the payment date and reference.</w:t>
+        <w:t xml:space="preserve">Verified: Go to step 8: Accounts Payable schedules payment per the supplier's agreed terms and records the payment date and reference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cannot verify: Go to step 3: Accounts Payable: Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
+        <w:t xml:space="preserve">Cannot verify: Go to step 3: Accounts Payable raises the discrepancy with the Budget Owner and the supplier, and holds the invoice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Accounts Payable  ·  Budget Owner  ·  Finance Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually at minimum, and immediately after any change to approval thresholds, signatories, or your finance system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your own approval thresholds in step 4, and add a third tier if your business needs board approval above some amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you do not raise purchase orders, replace the three-way match in step 2 with a check against the contract or the agreed rate card.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your actual finance system, because 'the finance system' is not a followable instruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you pay by direct debit or on a card for some suppliers, add that as its own branch rather than leaving it undocumented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/invoice-approval-and-payment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>