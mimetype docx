--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Internal audit procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/internal-audit-procedure</w:t>
+        <w:t xml:space="preserve">How internal audits are scheduled, conducted independently, evidenced, and closed out with findings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the scheduled audit date from the annual audit programme, or when triggered by a recurring problem.</w:t>
@@ -117,855 +109,804 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager prepares an annual audit programme covering every area, weighted by risk and by past findings.</w:t>
+        <w:t xml:space="preserve">Quality Manager prepares an annual audit programme covering every area, weighted by risk and by past findings.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Annually, before the year starts]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Risk-weighted, not evenly spread. Auditing the well-run area as often as the troubled one wastes the programme's capacity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager assigns a Lead Auditor who is independent of the area being audited.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager assigns a Lead Auditor who is independent of the area being audited.</w:t>
+        <w:t xml:space="preserve">Quality Manager assigns a Lead Auditor who is independent of the area being audited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Independence is the point. Someone auditing their own area will not find what they have stopped noticing, however honest they are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent auditor available: Go to step 3: Lead Auditor: Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
+        <w:t xml:space="preserve">Independent auditor available: Go to step 3: Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No independent auditor: Go to step 11: Quality Manager: Quality Manager arranges an external or cross-site auditor for that area, or documents why independence cannot be achieved and what compensates for it.</w:t>
+        <w:t xml:space="preserve">No independent auditor: Go to step 11: Quality Manager arranges an external or cross-site auditor for that area, or documents why independence cannot be achieved and what compensates for it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
+        <w:t xml:space="preserve">Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Named criteria, not "a general audit". An audit with no stated criteria produces opinions rather than findings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor reviews the documented procedure for the area before observing anything.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor reviews the documented procedure for the area before observing anything.</w:t>
+        <w:t xml:space="preserve">Lead Auditor reviews the documented procedure for the area before observing anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read first, so you are comparing practice against the document rather than against your own assumptions about how it should work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor observes the process being performed and interviews the people who perform it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor observes the process being performed and interviews the people who perform it.</w:t>
+        <w:t xml:space="preserve">Lead Auditor observes the process being performed and interviews the people who perform it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Observe the work, do not only read records. Records show what was written down; observation shows what happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor collects objective evidence for anything they intend to raise: a record, a photograph, a specific instance with a date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor collects objective evidence for anything they intend to raise: a record, a photograph, a specific instance with a date.</w:t>
+        <w:t xml:space="preserve">Lead Auditor collects objective evidence for anything they intend to raise: a record, a photograph, a specific instance with a date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Evidence, not impression. A finding without evidence will be argued away, and rightly so.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor classifies each finding as a major nonconformity, a minor nonconformity, or an opportunity for improvement.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor classifies each finding as a major nonconformity, a minor nonconformity, or an opportunity for improvement.</w:t>
+        <w:t xml:space="preserve">Lead Auditor classifies each finding as a major nonconformity, a minor nonconformity, or an opportunity for improvement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minor or improvement: Go to step 8: Lead Auditor: Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
+        <w:t xml:space="preserve">Minor or improvement: Go to step 8: Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Major nonconformity: Go to step 10: Lead Auditor: Lead Auditor notifies the Quality Manager immediately of any major nonconformity rather than waiting for the report.</w:t>
+        <w:t xml:space="preserve">Major nonconformity: Go to step 10: Lead Auditor notifies the Quality Manager immediately of any major nonconformity rather than waiting for the report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
+        <w:t xml:space="preserve">Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Confirm the facts, not the conclusion. A finding the auditee disputes on facts is usually the auditor having misunderstood the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auditee: Auditee agrees a corrective action and a date for each nonconformity, and owns it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Auditee agrees a corrective action and a date for each nonconformity, and owns it.</w:t>
+        <w:t xml:space="preserve">Auditee agrees a corrective action and a date for each nonconformity, and owns it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The auditee owns the action, not the auditor. An action owned by the person who found it never gets done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Actions agreed: Go to step 12: Quality Manager: Quality Manager verifies each corrective action was completed and was effective, and closes the finding only then.</w:t>
+        <w:t xml:space="preserve">Actions agreed: Go to step 12: Quality Manager verifies each corrective action was completed and was effective, and closes the finding only then.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Auditor: Lead Auditor notifies the Quality Manager immediately of any major nonconformity rather than waiting for the report.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Lead Auditor notifies the Quality Manager immediately of any major nonconformity rather than waiting for the report.</w:t>
+        <w:t xml:space="preserve">Lead Auditor notifies the Quality Manager immediately of any major nonconformity rather than waiting for the report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Major means something is materially wrong now. Holding it until a report is circulated next week wastes the time that matters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Escalated: Go to step 8: Lead Auditor: Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
+        <w:t xml:space="preserve">Escalated: Go to step 8: Lead Auditor presents findings to the Auditee at a closing meeting, confirming each is factually correct before it is recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager arranges an external or cross-site auditor for that area, or documents why independence cannot be achieved and what compensates for it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager arranges an external or cross-site auditor for that area, or documents why independence cannot be achieved and what compensates for it.</w:t>
+        <w:t xml:space="preserve">Quality Manager arranges an external or cross-site auditor for that area, or documents why independence cannot be achieved and what compensates for it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In a small organisation full independence is sometimes impossible. Say so in writing and state the compensating control; do not quietly ignore it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolved: Go to step 3: Lead Auditor: Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
+        <w:t xml:space="preserve">Resolved: Go to step 3: Lead Auditor confirms the scope, the criteria being audited against, and the date with the Auditee in advance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager verifies each corrective action was completed and was effective, and closes the finding only then.</w:t>
+        <w:t xml:space="preserve">Quality Manager verifies each corrective action was completed and was effective, and closes the finding only then.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [After the agreed action date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Closed on evidence of effectiveness, not on the action being marked done. A finding closed on a promise reappears at the next audit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective, closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not effective: Go to step 9: Auditee: Auditee agrees a corrective action and a date for each nonconformity, and owns it.</w:t>
+        <w:t xml:space="preserve">Not effective: Go to step 9: Auditee agrees a corrective action and a date for each nonconformity, and owns it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lead Auditor  ·  Auditee  ·  Quality Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and before any external audit. Also review if internal audits have stopped producing findings, which usually means the process has become a formality rather than that everything is fine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define your major and minor nonconformity criteria concretely. Left to judgment, everything becomes minor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set who can audit which areas, given your size, and record the compensating control where independence is genuinely impossible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the standard or criteria you audit against, and reference the specific clauses if you are certified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the verification interval in step 12 long enough that recurrence would actually have had a chance to happen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a starting point, not certification advice. Have it reviewed by whoever is accountable for your management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/internal-audit-procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>