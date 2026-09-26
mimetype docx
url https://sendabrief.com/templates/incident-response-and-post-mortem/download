--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,69 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Incident response and post-mortem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...6 lines deleted...]
-Source: https://sendabrief.com/templates/incident-response-and-post-mortem</w:t>
+        <w:t xml:space="preserve">How an incident lead and on-call engineer triage, communicate, resolve, and learn from a service incident.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When any team member observes a customer-affecting failure, or an automated alert fires for a service degradation.</w:t>
@@ -116,705 +109,525 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responder: The person who noticed the issue declares an incident in the agreed channel, stating what is broken and what they observed.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: The person who noticed the issue declares an incident in the agreed channel, stating what is broken and what they observed.</w:t>
+        <w:t xml:space="preserve">The person who noticed the issue declares an incident in the agreed channel, stating what is broken and what they observed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Declaring early and being wrong is much cheaper than deliberating. Nobody should hesitate to declare because they are unsure it qualifies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead takes ownership by name and states so explicitly in the channel.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Incident Lead takes ownership by name and states so explicitly in the channel.</w:t>
+        <w:t xml:space="preserve">Incident Lead takes ownership by name and states so explicitly in the channel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One named owner. An incident with no explicit owner has several people assuming someone else is coordinating.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead assesses severity based on customer impact.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Incident Lead assesses severity based on customer impact.</w:t>
+        <w:t xml:space="preserve">Incident Lead assesses severity based on customer impact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assess by impact, not by how technically alarming the cause looks. A noisy internal failure with no customer effect is not a high-severity incident.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Customers affected or data at risk: Go to step 4: Communications Owner: Communications Owner notifies affected customers with what is known, what is being done, and when the next update will come.</w:t>
+        <w:t xml:space="preserve">Customers affected or data at risk: Go to step 4: Communications Owner notifies affected customers with what is known, what is being done, and when the next update will come.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No customer impact: Go to step 6: Responder: Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
+        <w:t xml:space="preserve">No customer impact: Go to step 6: Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communications Owner: Communications Owner notifies affected customers with what is known, what is being done, and when the next update will come.</w:t>
+        <w:t xml:space="preserve">Communications Owner notifies affected customers with what is known, what is being done, and when the next update will come.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within 30 minutes of severity assessment]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Commit to a next-update time and meet it even when there is no progress. Silence during an incident is what damages trust, not the incident.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communications Owner: Communications Owner posts updates at the promised interval until resolution.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Communications Owner posts updates at the promised interval until resolution.</w:t>
+        <w:t xml:space="preserve">Communications Owner posts updates at the promised interval until resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An update saying we are still investigating and will update again in an hour is a real update.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responder: Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
+        <w:t xml:space="preserve">Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Restore service first and find the root cause second. Record actions as you go, because reconstructing a timeline afterwards from memory is unreliable and the post-mortem depends on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead confirms service is restored and verifies it independently rather than assuming.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Incident Lead confirms service is restored and verifies it independently rather than assuming.</w:t>
+        <w:t xml:space="preserve">Incident Lead confirms service is restored and verifies it independently rather than assuming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service restored: Go to step 8: Communications Owner: Communications Owner confirms resolution to affected customers.</w:t>
+        <w:t xml:space="preserve">Service restored: Go to step 8: Communications Owner confirms resolution to affected customers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not resolved: Go to step 6: Responder: Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
+        <w:t xml:space="preserve">Not resolved: Go to step 6: Responder investigates and applies a mitigation to restore service, recording each action taken in the incident channel as it happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communications Owner: Communications Owner confirms resolution to affected customers.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Communications Owner confirms resolution to affected customers.</w:t>
+        <w:t xml:space="preserve">Communications Owner confirms resolution to affected customers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead schedules a post-mortem within five working days, while the detail is still recoverable.</w:t>
+        <w:t xml:space="preserve">Incident Lead schedules a post-mortem within five working days, while the detail is still recoverable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within five working days]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Any longer and the timeline gets fuzzy and the urgency evaporates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead runs a blameless post-mortem producing a timeline, the contributing causes, and what made detection or recovery slower than it should have been.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Incident Lead runs a blameless post-mortem producing a timeline, the contributing causes, and what made detection or recovery slower than it should have been.</w:t>
+        <w:t xml:space="preserve">Incident Lead runs a blameless post-mortem producing a timeline, the contributing causes, and what made detection or recovery slower than it should have been.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blameless in practice, not just in name. The moment a post-mortem assigns fault, people stop volunteering the information that makes it useful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead records each agreed action with a named owner and a due date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Incident Lead records each agreed action with a named owner and a due date.</w:t>
+        <w:t xml:space="preserve">Incident Lead records each agreed action with a named owner and a due date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An action without an owner and a date is not an action. This is where most post-mortems quietly fail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incident Lead: Incident Lead updates or creates the procedures the incident revealed to be missing or wrong.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Incident Lead updates or creates the procedures the incident revealed to be missing or wrong.</w:t>
+        <w:t xml:space="preserve">Incident Lead updates or creates the procedures the incident revealed to be missing or wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the step that stops recurrence. If the incident happened because a recovery procedure did not exist, the post-mortem is not finished until it does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedures updated and actions assigned: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -822,85 +635,201 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Incident Lead  ·  Responder  ·  Communications Owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">After every high-severity incident, and quarterly regardless. This procedure is the one most likely to have been improved by recent experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define your own severity levels with concrete criteria in step 3, since 'customer impact' needs to mean something specific in your business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the notification window in step 4 to whatever your service commitments actually require.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your real channels and status page. A procedure that says 'the agreed channel' is not followable at 2am.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you have regulatory breach-notification duties, add them explicitly with their statutory deadlines. This template does not cover them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/incident-response-and-post-mortem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>