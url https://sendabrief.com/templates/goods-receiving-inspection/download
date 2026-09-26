--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Goods receiving and inwards inspection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/goods-receiving-inspection</w:t>
+        <w:t xml:space="preserve">How the warehouse checks, records, and either accepts or quarantines an incoming delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a delivery arrives at the goods-in area.</w:t>
@@ -117,460 +109,355 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk matches the delivery paperwork to an open purchase order before unloading.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk matches the delivery paperwork to an open purchase order before unloading.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk matches the delivery paperwork to an open purchase order before unloading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before unloading, not after. An unexpected delivery accepted onto the floor is difficult to return and impossible to reconcile cleanly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Matches an open order: Go to step 2: Receiving Clerk: Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
+        <w:t xml:space="preserve">Matches an open order: Go to step 2: Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No matching order: Go to step 10: Warehouse Supervisor: Warehouse Supervisor decides whether to accept the unexpected delivery, holding it separately until a Buyer confirms an order exists.</w:t>
+        <w:t xml:space="preserve">No matching order: Go to step 10: Warehouse Supervisor decides whether to accept the unexpected delivery, holding it separately until a Buyer confirms an order exists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While the driver is present. A damage claim raised after the vehicle has left is usually refused, and the photograph is the entire evidence base.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">No visible damage: Go to step 3: Receiving Clerk: Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
+        <w:t xml:space="preserve">No visible damage: Go to step 3: Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Damage found: Go to step 9: Receiving Clerk: Receiving Clerk notes the damage on the delivery note before signing, retains the packaging, and notifies the Buyer with photographs.</w:t>
+        <w:t xml:space="preserve">Damage found: Go to step 9: Receiving Clerk notes the damage on the delivery note before signing, retains the packaging, and notifies the Buyer with photographs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Count, do not assume the note is correct. Recording the note's figure as the received figure defeats the purpose of the step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk confirms the received quantity matches the ordered quantity.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk confirms the received quantity matches the ordered quantity.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk confirms the received quantity matches the ordered quantity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quantity matches: Go to step 5: Receiving Clerk: Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
+        <w:t xml:space="preserve">Quantity matches: Go to step 5: Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short or over shipped: Go to step 8: Receiving Clerk: Receiving Clerk records the discrepancy on the delivery note, has the driver acknowledge it where possible, and notifies the Buyer.</w:t>
+        <w:t xml:space="preserve">Short or over shipped: Go to step 8: Receiving Clerk records the discrepancy on the delivery note, has the driver acknowledge it where possible, and notifies the Buyer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Capture batch and lot numbers at receipt. If you need to trace an affected batch later, this is the only point at which capturing it is cheap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk moves goods requiring inspection to quarantine and marks them as not yet released.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk moves goods requiring inspection to quarantine and marks them as not yet released.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk moves goods requiring inspection to quarantine and marks them as not yet released.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quarantine is a physical location, not a status in a system nobody checks. Uninspected stock put straight onto the pick face will be picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk books the goods into the system against the purchase order and files the paperwork with the recorded counts.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk books the goods into the system against the purchase order and files the paperwork with the recorded counts.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk books the goods into the system against the purchase order and files the paperwork with the recorded counts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book in the same day. Physical stock that exists and system stock that does not is the root of most stock discrepancies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Booked in: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -578,295 +465,235 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk records the discrepancy on the delivery note, has the driver acknowledge it where possible, and notifies the Buyer.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk records the discrepancy on the delivery note, has the driver acknowledge it where possible, and notifies the Buyer.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk records the discrepancy on the delivery note, has the driver acknowledge it where possible, and notifies the Buyer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signing a delivery note clean and reporting a shortage later puts the burden of proof entirely on you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recorded and buyer notified: Go to step 5: Receiving Clerk: Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
+        <w:t xml:space="preserve">Recorded and buyer notified: Go to step 5: Receiving Clerk checks the goods against the specification: part number, grade, batch or lot number, and expiry where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receiving Clerk: Receiving Clerk notes the damage on the delivery note before signing, retains the packaging, and notifies the Buyer with photographs.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Receiving Clerk notes the damage on the delivery note before signing, retains the packaging, and notifies the Buyer with photographs.</w:t>
+        <w:t xml:space="preserve">Receiving Clerk notes the damage on the delivery note before signing, retains the packaging, and notifies the Buyer with photographs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keep the packaging until the claim is resolved. Carriers routinely ask for it and disposing of it usually ends the claim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Claim raised, goods usable: Go to step 3: Receiving Clerk: Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
+        <w:t xml:space="preserve">Claim raised, goods usable: Go to step 3: Receiving Clerk counts the received quantity against the delivery note and records the actual count.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goods rejected: Go to step 11: Buyer: Buyer arranges return or replacement with the supplier and records the outcome against the purchase order.</w:t>
+        <w:t xml:space="preserve">Goods rejected: Go to step 11: Buyer arranges return or replacement with the supplier and records the outcome against the purchase order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Warehouse Supervisor: Warehouse Supervisor decides whether to accept the unexpected delivery, holding it separately until a Buyer confirms an order exists.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Warehouse Supervisor decides whether to accept the unexpected delivery, holding it separately until a Buyer confirms an order exists.</w:t>
+        <w:t xml:space="preserve">Warehouse Supervisor decides whether to accept the unexpected delivery, holding it separately until a Buyer confirms an order exists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hold separately rather than refusing outright. Refusing a genuine delivery causes its own problems; mixing it into stock causes worse ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Order confirmed: Go to step 2: Receiving Clerk: Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
+        <w:t xml:space="preserve">Order confirmed: Go to step 2: Receiving Clerk inspects the outer packaging for damage while the driver is present and photographs anything visibly wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Not ours, refused: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Buyer: Buyer arranges return or replacement with the supplier and records the outcome against the purchase order.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Buyer arranges return or replacement with the supplier and records the outcome against the purchase order.</w:t>
+        <w:t xml:space="preserve">Buyer arranges return or replacement with the supplier and records the outcome against the purchase order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record it against the order, so supplier performance is visible over time rather than remembered anecdotally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -874,85 +701,214 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Receiving Clerk  ·  Warehouse Supervisor  ·  Buyer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and after any stock discrepancy or supplier claim that this procedure should have prevented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your actual quarantine location and how released stock is physically distinguished from held stock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">List which items require inwards inspection rather than inspecting everything, or the step will be skipped under pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your tolerance for accepting a short shipment without a Buyer decision, in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you handle temperature-controlled or hazardous goods, add the arrival checks those require. This template covers neither.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are traceability-regulated, confirm the batch and lot capture in step 5 records everything your regime requires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/goods-receiving-inspection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>