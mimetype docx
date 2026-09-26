--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Expense claim submission and approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  10 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  10 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/expense-claim-approval</w:t>
+        <w:t xml:space="preserve">How staff submit expense claims and how managers and finance approve, query, or reject them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When an employee incurs a reimbursable business cost.</w:t>
@@ -117,569 +109,449 @@
         <w:t xml:space="preserve">10 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Claimant: Claimant submits the claim within the stated window, itemised, with the business purpose for each line.</w:t>
+        <w:t xml:space="preserve">Claimant submits the claim within the stated window, itemised, with the business purpose for each line.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within the claim window, for example 30 days]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">The business purpose per line, not one purpose for the whole claim. "Client meeting" against a single dinner is checkable; against six mixed items it is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Claimant: Claimant attaches a valid receipt for every line above the receipt-free limit.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Claimant attaches a valid receipt for every line above the receipt-free limit.</w:t>
+        <w:t xml:space="preserve">Claimant attaches a valid receipt for every line above the receipt-free limit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All receipts attached: Go to step 4: Approving Manager: Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
+        <w:t xml:space="preserve">All receipts attached: Go to step 4: Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receipt missing: Go to step 3: Claimant: Claimant provides a written explanation of the missing receipt and the evidence they do have.</w:t>
+        <w:t xml:space="preserve">Receipt missing: Go to step 3: Claimant provides a written explanation of the missing receipt and the evidence they do have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Claimant: Claimant provides a written explanation of the missing receipt and the evidence they do have.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Claimant provides a written explanation of the missing receipt and the evidence they do have.</w:t>
+        <w:t xml:space="preserve">Claimant provides a written explanation of the missing receipt and the evidence they do have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There has to be a defined path for a genuinely lost receipt, or people will either abandon legitimate claims or attach something inaccurate. Define it, cap it, and make the exception visible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explanation accepted: Go to step 4: Approving Manager: Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
+        <w:t xml:space="preserve">Explanation accepted: Go to step 4: Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not accepted: Go to step 9: Approving Manager: Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
+        <w:t xml:space="preserve">Not accepted: Go to step 9: Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approving Manager: Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
+        <w:t xml:space="preserve">Approving Manager checks each line against the expense policy, including any per-category limit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Within policy: Go to step 6: Approving Manager: Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
+        <w:t xml:space="preserve">Within policy: Go to step 6: Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Outside policy: Go to step 5: Approving Manager: Approving Manager either rejects the out-of-policy line or approves it as a documented exception with a stated reason.</w:t>
+        <w:t xml:space="preserve">Outside policy: Go to step 5: Approving Manager either rejects the out-of-policy line or approves it as a documented exception with a stated reason.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approving Manager: Approving Manager either rejects the out-of-policy line or approves it as a documented exception with a stated reason.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Approving Manager either rejects the out-of-policy line or approves it as a documented exception with a stated reason.</w:t>
+        <w:t xml:space="preserve">Approving Manager either rejects the out-of-policy line or approves it as a documented exception with a stated reason.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An exception with a name and a reason attached is manageable. A quiet approval turns the policy into a suggestion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exception documented: Go to step 6: Approving Manager: Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
+        <w:t xml:space="preserve">Exception documented: Go to step 6: Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line rejected: Go to step 9: Approving Manager: Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
+        <w:t xml:space="preserve">Line rejected: Go to step 9: Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approving Manager: Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
+        <w:t xml:space="preserve">Approving Manager confirms they are not approving their own claim, and routes it upward if they are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Self-approval is the control that fails most often, usually because the system permits it. Nobody approves their own expenses, including the most senior person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent approver: Go to step 7: Approving Manager: Approving Manager approves the claim in the system, creating a dated record.</w:t>
+        <w:t xml:space="preserve">Independent approver: Go to step 7: Approving Manager approves the claim in the system, creating a dated record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Own claim: Go to step 10: Payroll or Finance: Payroll or Finance routes the claim to the approver above the Claimant and records who approved it.</w:t>
+        <w:t xml:space="preserve">Own claim: Go to step 10: Payroll or Finance routes the claim to the approver above the Claimant and records who approved it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approving Manager: Approving Manager approves the claim in the system, creating a dated record.</w:t>
+        <w:t xml:space="preserve">Approving Manager approves the claim in the system, creating a dated record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within five working days of submission]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Payroll or Finance: Payroll or Finance verifies the approval is present and complete, then pays the claim in the next payment run.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Payroll or Finance verifies the approval is present and complete, then pays the claim in the next payment run.</w:t>
+        <w:t xml:space="preserve">Payroll or Finance verifies the approval is present and complete, then pays the claim in the next payment run.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verify before paying. Paying an unapproved claim and chasing the approval afterwards means the control is decorative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Paid: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -687,66 +559,51 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approving Manager: Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
+        <w:t xml:space="preserve">Approving Manager records the rejection with the reason and informs the Claimant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A stated reason, so the same claim is not simply resubmitted unchanged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -754,144 +611,258 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Payroll or Finance: Payroll or Finance routes the claim to the approver above the Claimant and records who approved it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Payroll or Finance routes the claim to the approver above the Claimant and records who approved it.</w:t>
+        <w:t xml:space="preserve">Payroll or Finance routes the claim to the approver above the Claimant and records who approved it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Routed and approved: Go to step 8: Payroll or Finance: Payroll or Finance verifies the approval is present and complete, then pays the claim in the next payment run.</w:t>
+        <w:t xml:space="preserve">Routed and approved: Go to step 8: Payroll or Finance verifies the approval is present and complete, then pays the claim in the next payment run.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Claimant  ·  Approving Manager  ·  Payroll or Finance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and whenever limits or the expense policy change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your receipt-free limit, per-category limits, and claim window explicitly. This template deliberately states none.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define who approves the most senior person's expenses, by name or role, before it comes up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add your tax treatment rules where reimbursement is taxable, and confirm them with whoever files your returns. This template covers no tax position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you use a card programme rather than reimbursement, most of this becomes a reconciliation procedure instead, and step 8 changes entirely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cap how often the missing-receipt path in step 3 can be used per person per year, or it becomes the normal route.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/expense-claim-approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>