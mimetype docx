--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,69 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee onboarding and first-week setup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  4 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  4 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...6 lines deleted...]
-Source: https://sendabrief.com/templates/employee-onboarding-first-week</w:t>
+        <w:t xml:space="preserve">How HR, IT, and the hiring manager get a new starter access, equipment, and a structured first week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a signed offer is returned, at least five working days before the start date.</w:t>
@@ -116,843 +109,779 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HR Lead: HR Lead records the confirmed start date and role, and notifies the Line Manager and IT Administrator in a single message.</w:t>
+        <w:t xml:space="preserve">HR Lead records the confirmed start date and role, and notifies the Line Manager and IT Administrator in a single message.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within one working day of the signed offer]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">One notification to both, not a chain. Sequential handoffs are where the pre-start work stalls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator requests every account, licence, and permission the role needs, working from the role's standing access list.</w:t>
+        <w:t xml:space="preserve">IT Administrator requests every account, licence, and permission the role needs, working from the role's standing access list.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [At least three working days before the start date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Maintain a standing list per role rather than rebuilding it from memory each time. The items that get missed are never the obvious ones: it is the vendor portal, the shared inbox, the one licence with a procurement lead time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms whether every requested item will be ready before the start date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator confirms whether every requested item will be ready before the start date.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms whether every requested item will be ready before the start date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All ready: Go to step 5: Line Manager: Line Manager assigns an Onboarding Buddy and books a first-week schedule with named sessions and owners.</w:t>
+        <w:t xml:space="preserve">All ready: Go to step 5: Line Manager assigns an Onboarding Buddy and books a first-week schedule with named sessions and owners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Something will be late: Go to step 4: IT Administrator: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
+        <w:t xml:space="preserve">Something will be late: Go to step 4: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
+        <w:t xml:space="preserve">IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A known gap is manageable. Discovering it at 9am on day one is not, and it is the new hire who absorbs the cost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan adjusted: Go to step 5: Line Manager: Line Manager assigns an Onboarding Buddy and books a first-week schedule with named sessions and owners.</w:t>
+        <w:t xml:space="preserve">Plan adjusted: Go to step 5: Line Manager assigns an Onboarding Buddy and books a first-week schedule with named sessions and owners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager assigns an Onboarding Buddy and books a first-week schedule with named sessions and owners.</w:t>
+        <w:t xml:space="preserve">Line Manager assigns an Onboarding Buddy and books a first-week schedule with named sessions and owners.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Before the start date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">A named buddy who is not the manager. New hires ask their buddy the questions they are embarrassed to ask their manager, and those are the questions worth capturing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager sends the new hire their first-week schedule and what to expect on day one before they start.</w:t>
+        <w:t xml:space="preserve">Line Manager sends the new hire their first-week schedule and what to expect on day one before they start.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [At least one working day before the start date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Include the practical details people are anxious about: what time, where, who to ask for, what to bring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator hands over equipment and walks the new hire through logging into every system on day one.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator hands over equipment and walks the new hire through logging into every system on day one.</w:t>
+        <w:t xml:space="preserve">IT Administrator hands over equipment and walks the new hire through logging into every system on day one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Walk through it together rather than sending credentials and hoping. This is where an access gap surfaces while it can still be fixed the same morning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onboarding Buddy: Onboarding Buddy asks the new hire to keep a running list of every question they had to ask a person, and explains that logging the question is part of the job.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Onboarding Buddy asks the new hire to keep a running list of every question they had to ask a person, and explains that logging the question is part of the job.</w:t>
+        <w:t xml:space="preserve">Onboarding Buddy asks the new hire to keep a running list of every question they had to ask a person, and explains that logging the question is part of the job.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">State explicitly that asking is expected. Otherwise people stay quiet to avoid looking slow and the list stays empty, which loses the most valuable data of the whole process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager holds an end-of-week-one check-in covering what is unclear and what is blocked.</w:t>
+        <w:t xml:space="preserve">Line Manager holds an end-of-week-one check-in covering what is unclear and what is blocked.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [End of the first week]</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: Line Manager holds an end-of-week-one check-in covering what is unclear and what is blocked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">On track: Go to step 10: Onboarding Buddy: Onboarding Buddy and new hire turn the question log into documentation, with the buddy correcting anything factually wrong.</w:t>
+        <w:t xml:space="preserve">On track: Go to step 10: Onboarding Buddy and new hire turn the question log into documentation, with the buddy correcting anything factually wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blocked on access or equipment: Go to step 4: IT Administrator: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
+        <w:t xml:space="preserve">Blocked on access or equipment: Go to step 4: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onboarding Buddy: Onboarding Buddy and new hire turn the question log into documentation, with the buddy correcting anything factually wrong.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Onboarding Buddy and new hire turn the question log into documentation, with the buddy correcting anything factually wrong.</w:t>
+        <w:t xml:space="preserve">Onboarding Buddy and new hire turn the question log into documentation, with the buddy correcting anything factually wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The person who just learned a task writes better instructions for it than the expert, because they still remember which parts were confusing. The expert has forgotten, which is why expert-written onboarding docs skip exactly the steps beginners get stuck on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager holds a 30-day review against the role's expectations and agrees what the next 60 days look like.</w:t>
+        <w:t xml:space="preserve">Line Manager holds a 30-day review against the role's expectations and agrees what the next 60 days look like.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Day 30]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HR Lead: HR Lead confirms every step is complete and closes the onboarding record.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: HR Lead confirms every step is complete and closes the onboarding record.</w:t>
+        <w:t xml:space="preserve">HR Lead confirms every step is complete and closes the onboarding record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anything outstanding needs a named owner and a date rather than being closed optimistically.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Items outstanding: Go to step 4: IT Administrator: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
+        <w:t xml:space="preserve">Items outstanding: Go to step 4: IT Administrator tells the Line Manager which items are late and the expected date, so week one can be planned around them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HR Lead  ·  Line Manager  ·  IT Administrator  ·  Onboarding Buddy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Twice yearly, and after any onboarding where something was late. A new hire who waited three days for access is the most reliable source of edits to this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Build the standing access list in step 2 for each of your roles. That list is the single highest-value part of this procedure and it cannot be generic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adjust the lead times to your slowest procurement or provisioning step, since that is what actually sets the deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run formal probation, align the 30-day review in step 11 with the probation dates so the two are not separate conversations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For remote hires, add equipment shipping with real transit time to step 2, and make step 7 a scheduled call rather than a desk visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/employee-onboarding-first-week</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>