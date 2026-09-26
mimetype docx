--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,69 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee offboarding and access removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  12 steps  ·  4 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  12 steps  ·  4 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...6 lines deleted...]
-Source: https://sendabrief.com/templates/employee-offboarding-access-removal</w:t>
+        <w:t xml:space="preserve">How HR, IT, and the departing person's manager remove access, recover assets, and capture handover when someone leaves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a resignation is accepted, or when a manager confirms an involuntary departure date with HR.</w:t>
@@ -116,817 +109,753 @@
         <w:t xml:space="preserve">12 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HR Lead: HR Lead records the confirmed last working day in the HR system and notifies the Line Manager, IT Administrator, and Finance in a single message.</w:t>
+        <w:t xml:space="preserve">HR Lead records the confirmed last working day in the HR system and notifies the Line Manager, IT Administrator, and Finance in a single message.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within one working day of confirmation]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">One notification to all three at once, not a chain. A sequential handoff is where offboarding stalls, because each party waits on the previous one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HR Lead: HR Lead confirms whether the departure is voluntary or involuntary.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: HR Lead confirms whether the departure is voluntary or involuntary.</w:t>
+        <w:t xml:space="preserve">HR Lead confirms whether the departure is voluntary or involuntary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This determines the access-removal timing, which is the single most consequential decision in this procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Involuntary: Go to step 3: IT Administrator: IT Administrator revokes all system access immediately, before or at the moment the departure is communicated to the employee.</w:t>
+        <w:t xml:space="preserve">Involuntary: Go to step 3: IT Administrator revokes all system access immediately, before or at the moment the departure is communicated to the employee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voluntary: Go to step 4: Line Manager: Line Manager and the departing employee agree a handover plan covering the processes only that person performs.</w:t>
+        <w:t xml:space="preserve">Voluntary: Go to step 4: Line Manager and the departing employee agree a handover plan covering the processes only that person performs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator revokes all system access immediately, before or at the moment the departure is communicated to the employee.</w:t>
+        <w:t xml:space="preserve">IT Administrator revokes all system access immediately, before or at the moment the departure is communicated to the employee.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Immediately, coordinated with the notification meeting]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">For an involuntary departure, access removal happens first and is coordinated with the conversation itself. Continue to step 5 afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager and the departing employee agree a handover plan covering the processes only that person performs.</w:t>
+        <w:t xml:space="preserve">Line Manager and the departing employee agree a handover plan covering the processes only that person performs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Within three working days of notification]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Prioritise anything with an external deadline, anything where they are the sole approver or account holder, and recovery procedures for rare failures. Do not attempt to cover everything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator produces a written list of every system, account, shared credential, and physical access method held by the departing person.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator produces a written list of every system, account, shared credential, and physical access method held by the departing person.</w:t>
+        <w:t xml:space="preserve">IT Administrator produces a written list of every system, account, shared credential, and physical access method held by the departing person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Include the systems that are not in the standard onboarding set: vendor portals, a domain registrar, a payment provider, a social account, anything with a shared login. These are the ones that get missed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager identifies a named owner for each item on that list.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Line Manager identifies a named owner for each item on that list.</w:t>
+        <w:t xml:space="preserve">Line Manager identifies a named owner for each item on that list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every item needs a person, not a team. An item assigned to a team is an item assigned to nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator revokes access to every item on the list and records the date and time of each revocation.</w:t>
+        <w:t xml:space="preserve">IT Administrator revokes access to every item on the list and records the date and time of each revocation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [By end of the last working day]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">The record is the point. Being able to show that access was removed, and when, is what turns this from a claim into evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator rotates every shared credential the departing person had access to.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator rotates every shared credential the departing person had access to.</w:t>
+        <w:t xml:space="preserve">IT Administrator rotates every shared credential the departing person had access to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Removing their account does not help if they know a password that still works. This step is skipped more often than any other in this procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finance: Finance confirms final pay, expense settlement, and the cancellation of any company card or subscription in the person's name.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Finance confirms final pay, expense settlement, and the cancellation of any company card or subscription in the person's name.</w:t>
+        <w:t xml:space="preserve">Finance confirms final pay, expense settlement, and the cancellation of any company card or subscription in the person's name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subscriptions billed to an individual's card are a recurring source of surprise service interruptions after someone leaves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager confirms return of all physical assets against the asset register.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Line Manager confirms return of all physical assets against the asset register.</w:t>
+        <w:t xml:space="preserve">Line Manager confirms return of all physical assets against the asset register.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Laptop, phone, access card, keys, hardware security keys, and anything held at home.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Manager: Line Manager has another team member perform each handed-over procedure from the written version while the departing person is still available.</w:t>
+        <w:t xml:space="preserve">Line Manager has another team member perform each handed-over procedure from the written version while the departing person is still available.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Before the last working day]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Perform, not read. This is the only real test of a handover document and it reliably finds a missing permission or an assumed step. Doing it before the last day makes the fix a conversation instead of an incident.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HR Lead: HR Lead confirms every step above is complete and closes the offboarding record.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: HR Lead confirms every step above is complete and closes the offboarding record.</w:t>
+        <w:t xml:space="preserve">HR Lead confirms every step above is complete and closes the offboarding record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If any item is outstanding, it needs a named owner and a date rather than being closed optimistically.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">All items complete: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Items outstanding: Go to step 6: Line Manager: Line Manager identifies a named owner for each item on that list.</w:t>
+        <w:t xml:space="preserve">Items outstanding: Go to step 6: Line Manager identifies a named owner for each item on that list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HR Lead  ·  Line Manager  ·  IT Administrator  ·  Finance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Quarterly, and immediately after any change to your systems or identity provider. A stale system list is the main failure mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Replace the role names with your own job functions. Keep them as functions rather than individuals so the procedure survives a reorganisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add your actual system list to step 5 as a standing checklist, rather than rebuilding it from memory each time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are regulated, add the notification and record-retention obligations that apply to you. This template does not cover them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you use single sign-on, step 7 gets much shorter, but the non-SSO systems in step 5 still need enumerating individually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/employee-offboarding-access-removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>