--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -19,83 +19,75 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nonconformance and corrective action</w:t>
+        <w:t xml:space="preserve">Corrective and preventive action (CAPA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/corrective-action-capa</w:t>
+        <w:t xml:space="preserve">How a quality team contains a nonconformance, establishes its root cause, and proves the fix actually worked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a nonconformance is identified: a customer complaint, an internal check failure, an audit finding, or a repeated incident.</w:t>
@@ -117,649 +109,499 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reporter: Reporter records what was observed, when, where, and the immediate effect, in factual terms.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Reporter records what was observed, when, where, and the immediate effect, in factual terms.</w:t>
+        <w:t xml:space="preserve">Reporter records what was observed, when, where, and the immediate effect, in factual terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Observation, not diagnosis. "Three units shipped without the final inspection stamp" is usable; "QC was careless" closes off the investigation before it starts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager assesses whether anything unsafe or non-conforming has reached or could reach a customer.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager assesses whether anything unsafe or non-conforming has reached or could reach a customer.</w:t>
+        <w:t xml:space="preserve">Quality Manager assesses whether anything unsafe or non-conforming has reached or could reach a customer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contained internally: Go to step 4: Quality Manager: Quality Manager assigns a single named Action Owner and a target date.</w:t>
+        <w:t xml:space="preserve">Contained internally: Go to step 4: Quality Manager assigns a single named Action Owner and a target date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reached or could reach a customer: Go to step 3: Quality Manager: Quality Manager takes containment action: quarantine affected stock, halt the affected process, and notify whoever must be told.</w:t>
+        <w:t xml:space="preserve">Reached or could reach a customer: Go to step 3: Quality Manager takes containment action: quarantine affected stock, halt the affected process, and notify whoever must be told.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager takes containment action: quarantine affected stock, halt the affected process, and notify whoever must be told.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager takes containment action: quarantine affected stock, halt the affected process, and notify whoever must be told.</w:t>
+        <w:t xml:space="preserve">Quality Manager takes containment action: quarantine affected stock, halt the affected process, and notify whoever must be told.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Containment comes before investigation. Stop the bleeding first, then find out why, and record what was contained and when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contained: Go to step 4: Quality Manager: Quality Manager assigns a single named Action Owner and a target date.</w:t>
+        <w:t xml:space="preserve">Contained: Go to step 4: Quality Manager assigns a single named Action Owner and a target date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager assigns a single named Action Owner and a target date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager assigns a single named Action Owner and a target date.</w:t>
+        <w:t xml:space="preserve">Quality Manager assigns a single named Action Owner and a target date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One named owner. An action assigned to a team or a department is assigned to nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Action Owner: Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
+        <w:t xml:space="preserve">Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the answer is "someone forgot", keep going: why was forgetting possible, and why did nothing catch it? A cause you cannot design against is not a root cause.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Action Owner: Action Owner checks whether the same or a similar issue has been raised before.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Action Owner checks whether the same or a similar issue has been raised before.</w:t>
+        <w:t xml:space="preserve">Action Owner checks whether the same or a similar issue has been raised before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search the register before designing anything. A recurrence means the earlier corrective action failed, and repeating it will fail again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">First occurrence: Go to step 7: Action Owner: Action Owner defines the corrective action that addresses the root cause, not just the instance.</w:t>
+        <w:t xml:space="preserve">First occurrence: Go to step 7: Action Owner defines the corrective action that addresses the root cause, not just the instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recurrence: Go to step 11: Quality Manager: Quality Manager escalates the recurrence, reviews why the previous action was ineffective, and treats that as the problem to solve.</w:t>
+        <w:t xml:space="preserve">Recurrence: Go to step 11: Quality Manager escalates the recurrence, reviews why the previous action was ineffective, and treats that as the problem to solve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Action Owner: Action Owner defines the corrective action that addresses the root cause, not just the instance.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Action Owner defines the corrective action that addresses the root cause, not just the instance.</w:t>
+        <w:t xml:space="preserve">Action Owner defines the corrective action that addresses the root cause, not just the instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Retraining one person is almost never a corrective action. If the process allowed the error, the process is what has to change.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Action Owner: Action Owner implements the action and updates every procedure, form, or check the change affects.</w:t>
+        <w:t xml:space="preserve">Action Owner implements the action and updates every procedure, form, or check the change affects.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [By the agreed target date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">This is where corrective action connects to document control. A change that never reaches the written procedure has not really happened.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager verifies after a defined interval that the issue has not recurred and the change is being followed as intended.</w:t>
+        <w:t xml:space="preserve">Quality Manager verifies after a defined interval that the issue has not recurred and the change is being followed as intended.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [At least 30 days after implementation]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">The effectiveness check is the step that separates a corrective action system from a logbook. Set the interval to something long enough for recurrence to be possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effective: Go to step 10: Quality Manager: Quality Manager closes the record with the root cause, the action taken, and the evidence of effectiveness.</w:t>
+        <w:t xml:space="preserve">Effective: Go to step 10: Quality Manager closes the record with the root cause, the action taken, and the evidence of effectiveness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not effective: Go to step 5: Action Owner: Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
+        <w:t xml:space="preserve">Not effective: Go to step 5: Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager closes the record with the root cause, the action taken, and the evidence of effectiveness.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager closes the record with the root cause, the action taken, and the evidence of effectiveness.</w:t>
+        <w:t xml:space="preserve">Quality Manager closes the record with the root cause, the action taken, and the evidence of effectiveness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three, or the record cannot answer anything useful later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Closed: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -767,152 +609,266 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Manager: Quality Manager escalates the recurrence, reviews why the previous action was ineffective, and treats that as the problem to solve.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Manager escalates the recurrence, reviews why the previous action was ineffective, and treats that as the problem to solve.</w:t>
+        <w:t xml:space="preserve">Quality Manager escalates the recurrence, reviews why the previous action was ineffective, and treats that as the problem to solve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A recurrence is a failure of the corrective action process, not just of the process that failed. Escalating it is what stops the loop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Escalated, reinvestigating: Go to step 5: Action Owner: Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
+        <w:t xml:space="preserve">Escalated, reinvestigating: Go to step 5: Action Owner establishes the root cause, asking why until the answer is a process or system rather than a person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reporter  ·  Quality Manager  ·  Action Owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Annually, and after any recurrence that reached a customer. A recurrence is direct evidence this procedure needs work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Define your severity levels in step 2 with concrete criteria, since "could reach a customer" needs to mean something specific in your business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the effectiveness interval in step 9 per issue type. Thirty days suits a frequent process; a quarterly process needs at least two cycles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name your actual register or tracking system, and make sure step 6 can actually be searched. An unsearchable register makes recurrence invisible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are certified to a standard, check the terminology it expects (nonconformity, corrective action, preventive action) and align the field names.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a starting point, not certification or safety advice. Have it reviewed by whoever is accountable for your quality system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/corrective-action-capa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>