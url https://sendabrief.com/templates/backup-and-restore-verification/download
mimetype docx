--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Backup and restore verification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/backup-and-restore-verification</w:t>
+        <w:t xml:space="preserve">How backups are monitored and, more importantly, restore-tested on a schedule, so recovery is proven rather than assumed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daily for the automated job, and monthly for the restore test.</w:t>
@@ -117,512 +109,407 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms the backup job completed and checks the log rather than only the status indicator.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms the backup job completed and checks the log rather than only the status indicator.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Daily]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">A job can report success while silently skipping files it could not read. The log shows what was actually captured.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Completed cleanly: Go to step 2: IT Administrator: IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
+        <w:t xml:space="preserve">Completed cleanly: Go to step 2: IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Failed or partial: Go to step 8: IT Administrator: IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
+        <w:t xml:space="preserve">Failed or partial: Go to step 8: IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A backup suddenly much smaller than usual is the classic sign of a source path that moved. The job still says success.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms coverage against the list of systems and data that must be backed up.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator confirms coverage against the list of systems and data that must be backed up.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms coverage against the list of systems and data that must be backed up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coverage against a written list, reviewed when systems are added. New systems not added to the backup scope are the most common gap, and nobody notices until the restore.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All in scope covered: Go to step 4: IT Administrator: IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
+        <w:t xml:space="preserve">All in scope covered: Go to step 4: IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gap found: Go to step 9: IT Administrator: IT Administrator adds the missing system to the backup scope and records why it was missing.</w:t>
+        <w:t xml:space="preserve">Gap found: Go to step 9: IT Administrator adds the missing system to the backup scope and records why it was missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
+        <w:t xml:space="preserve">IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Separation is what makes a backup survive ransomware or a compromised admin account. A backup reachable with the same credentials as production is not a backup.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator performs a restore test to an isolated location, restoring real data rather than checking the job would run.</w:t>
+        <w:t xml:space="preserve">IT Administrator performs a restore test to an isolated location, restoring real data rather than checking the job would run.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   [Monthly]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Actually restore, to somewhere isolated. This is the only step that proves anything, and it is the one that gets deferred indefinitely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restore succeeded: Go to step 6: System Owner: System Owner confirms the restored data is complete and usable, opening records and checking the most recent entries.</w:t>
+        <w:t xml:space="preserve">Restore succeeded: Go to step 6: System Owner confirms the restored data is complete and usable, opening records and checking the most recent entries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restore failed: Go to step 10: IT Lead: IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
+        <w:t xml:space="preserve">Restore failed: Go to step 10: IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">System Owner: System Owner confirms the restored data is complete and usable, opening records and checking the most recent entries.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: System Owner confirms the restored data is complete and usable, opening records and checking the most recent entries.</w:t>
+        <w:t xml:space="preserve">System Owner confirms the restored data is complete and usable, opening records and checking the most recent entries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The system owner checks usability, not IT. A technically successful restore of subtly corrupted data still fails the business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Usable: Go to step 7: IT Administrator: IT Administrator records the test: date, what was restored, how long it took, and who verified it.</w:t>
+        <w:t xml:space="preserve">Usable: Go to step 7: IT Administrator records the test: date, what was restored, how long it took, and who verified it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incomplete or corrupt: Go to step 10: IT Lead: IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
+        <w:t xml:space="preserve">Incomplete or corrupt: Go to step 10: IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator records the test: date, what was restored, how long it took, and who verified it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator records the test: date, what was restored, how long it took, and who verified it.</w:t>
+        <w:t xml:space="preserve">IT Administrator records the test: date, what was restored, how long it took, and who verified it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record the elapsed time. That figure is your real recovery time, and it is usually much longer than anyone assumes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Recorded: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -630,367 +517,436 @@
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
+        <w:t xml:space="preserve">IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two consecutive failures is an incident, not a task. Silent repeated failure is how organisations end up with no usable backup at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rerun succeeded: Go to step 2: IT Administrator: IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
+        <w:t xml:space="preserve">Rerun succeeded: Go to step 2: IT Administrator confirms the backup size is within the expected range for the data set.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Failed again: Go to step 11: IT Lead: IT Lead escalates repeated backup failure, arranges an interim protection method, and informs whoever owns the risk.</w:t>
+        <w:t xml:space="preserve">Failed again: Go to step 11: IT Lead escalates repeated backup failure, arranges an interim protection method, and informs whoever owns the risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Administrator: IT Administrator adds the missing system to the backup scope and records why it was missing.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Administrator adds the missing system to the backup scope and records why it was missing.</w:t>
+        <w:t xml:space="preserve">IT Administrator adds the missing system to the backup scope and records why it was missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record the cause. It is nearly always a provisioning process that does not include adding new systems to backup, which is the real fix.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scope corrected: Go to step 4: IT Administrator: IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
+        <w:t xml:space="preserve">Scope corrected: Go to step 4: IT Administrator confirms at least one copy is held off-site or in a separate account, and is not writable from the primary environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Lead: IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
+        <w:t xml:space="preserve">IT Lead treats the failed restore as an incident, identifies the cause, and sets a date for a re-test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A failed restore is the most serious finding this procedure can produce, because it means the protection you believed in does not exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fixed, re-test scheduled: Go to step 5: IT Administrator: IT Administrator performs a restore test to an isolated location, restoring real data rather than checking the job would run.</w:t>
+        <w:t xml:space="preserve">Fixed, re-test scheduled: Go to step 5: IT Administrator performs a restore test to an isolated location, restoring real data rather than checking the job would run.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT Lead: IT Lead escalates repeated backup failure, arranges an interim protection method, and informs whoever owns the risk.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: IT Lead escalates repeated backup failure, arranges an interim protection method, and informs whoever owns the risk.</w:t>
+        <w:t xml:space="preserve">IT Lead escalates repeated backup failure, arranges an interim protection method, and informs whoever owns the risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody outside IT needs to know the organisation is currently unprotected. That is a business decision, not a technical one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interim protection in place: Go to step 8: IT Administrator: IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
+        <w:t xml:space="preserve">Interim protection in place: Go to step 8: IT Administrator investigates the failure, reruns the job, and escalates to the IT Lead if it fails again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IT Administrator  ·  System Owner  ·  IT Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Quarterly, and immediately after adding any system, changing backup tooling, or any failed restore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">List the systems and data in scope explicitly, and add reviewing that list to your system provisioning procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set your recovery point and recovery time objectives, then check whether the elapsed time recorded in step 7 actually meets them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the restore test frequency by criticality rather than uniformly monthly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Confirm where decryption keys and credentials are held and that they are not stored only inside the system being backed up. This is a genuinely common single point of failure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add your retention periods, including any legal minimum, and confirm them with whoever owns your compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/backup-and-restore-verification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>