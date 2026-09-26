--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -32,70 +32,62 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
         </w:rPr>
         <w:t xml:space="preserve">Assembly work instruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Aug 7, 2026  ·  Updated Aug 7, 2026  ·  v1</w:t>
+        <w:t xml:space="preserve">Manual  ·  11 steps  ·  3 roles  ·  Created Sep 2, 2026  ·  Updated Sep 2, 2026  ·  v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.
-[...7 lines deleted...]
-Source: https://sendabrief.com/templates/assembly-work-instruction</w:t>
+        <w:t xml:space="preserve">How an operator performs one repeatable assembly task to specification, with the in-process checks that catch a bad build early.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">TRIGGER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:fill="F1F5F9" w:color="auto" w:val="clear"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before starting a production run of this part or assembly.</w:t>
@@ -117,792 +109,756 @@
         <w:t xml:space="preserve">11 STEPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator confirms the work order, part number, and revision match the drawing at the station.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator confirms the work order, part number, and revision match the drawing at the station.</w:t>
+        <w:t xml:space="preserve">Operator confirms the work order, part number, and revision match the drawing at the station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Revision match is the check that prevents building last month's version. A superseded drawing at the station is the most common cause of a whole batch being wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator confirms every component and consumable listed on the bill of materials is present and within its shelf life.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator confirms every component and consumable listed on the bill of materials is present and within its shelf life.</w:t>
+        <w:t xml:space="preserve">Operator confirms every component and consumable listed on the bill of materials is present and within its shelf life.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Shelf life applies to adhesives, sealants, and anything with a cure time. Expired consumables fail later, in service, where the cost is far higher.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator confirms tools and gauges are the specified ones and are within calibration date.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator confirms tools and gauges are the specified ones and are within calibration date.</w:t>
+        <w:t xml:space="preserve">Operator confirms tools and gauges are the specified ones and are within calibration date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An out-of-calibration gauge invalidates every measurement taken with it, which can mean re-inspecting everything built since its last valid check.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">All in calibration: Go to step 4: Operator: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
+        <w:t xml:space="preserve">All in calibration: Go to step 4: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Out of calibration: Go to step 10: Line Supervisor: Line Supervisor removes the uncalibrated tool from service, arranges calibration, and identifies anything already built with it.</w:t>
+        <w:t xml:space="preserve">Out of calibration: Go to step 10: Line Supervisor removes the uncalibrated tool from service, arranges calibration, and identifies anything already built with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
+        <w:t xml:space="preserve">Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sequence is part of the specification. Steps that look interchangeable often are not, because access or cure order depends on them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator applies the specified torque, pressure, or setting and records the actual value where the drawing calls for a record.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator applies the specified torque, pressure, or setting and records the actual value where the drawing calls for a record.</w:t>
+        <w:t xml:space="preserve">Operator applies the specified torque, pressure, or setting and records the actual value where the drawing calls for a record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Record the actual value, not a tick. A number lets someone diagnose a drift; a tick tells nobody anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator performs the in-process check at the point the drawing specifies, before the feature becomes inaccessible.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator performs the in-process check at the point the drawing specifies, before the feature becomes inaccessible.</w:t>
+        <w:t xml:space="preserve">Operator performs the in-process check at the point the drawing specifies, before the feature becomes inaccessible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In-process rather than final, deliberately. Checking a feature you can no longer reach means the only options are scrap or rework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator confirms the measured result is within the stated tolerance.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator confirms the measured result is within the stated tolerance.</w:t>
+        <w:t xml:space="preserve">Operator confirms the measured result is within the stated tolerance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Within tolerance: Go to step 8: Quality Inspector: Quality Inspector performs the final inspection against the inspection criteria and records the result against the work order.</w:t>
+        <w:t xml:space="preserve">Within tolerance: Go to step 8: Quality Inspector performs the final inspection against the inspection criteria and records the result against the work order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Out of tolerance: Go to step 9: Operator: Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
+        <w:t xml:space="preserve">Out of tolerance: Go to step 9: Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Inspector: Quality Inspector performs the final inspection against the inspection criteria and records the result against the work order.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Quality Inspector performs the final inspection against the inspection criteria and records the result against the work order.</w:t>
+        <w:t xml:space="preserve">Quality Inspector performs the final inspection against the inspection criteria and records the result against the work order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Accepted: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rejected: Go to step 9: Operator: Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
+        <w:t xml:space="preserve">Rejected: Go to step 9: Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operator: Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
+        <w:t xml:space="preserve">Operator stops, labels and quarantines the affected item, and raises it with the Line Supervisor rather than adjusting to make it fit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stop rather than correct. An out-of-tolerance part adjusted at the bench is an undocumented deviation, and it hides the reason the process drifted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raised and quarantined: Go to step 11: Line Supervisor: Line Supervisor decides the disposition: rework to specification, use as is under a documented concession, or scrap.</w:t>
+        <w:t xml:space="preserve">Raised and quarantined: Go to step 11: Line Supervisor decides the disposition: rework to specification, use as is under a documented concession, or scrap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Supervisor: Line Supervisor removes the uncalibrated tool from service, arranges calibration, and identifies anything already built with it.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Line Supervisor removes the uncalibrated tool from service, arranges calibration, and identifies anything already built with it.</w:t>
+        <w:t xml:space="preserve">Line Supervisor removes the uncalibrated tool from service, arranges calibration, and identifies anything already built with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identifying prior output is the part that gets skipped and the part that matters. Everything measured since the last valid calibration is of unknown conformity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Replacement tool in service: Go to step 4: Operator: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
+        <w:t xml:space="preserve">Replacement tool in service: Go to step 4: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A2744"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Line Supervisor: Line Supervisor decides the disposition: rework to specification, use as is under a documented concession, or scrap.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: Line Supervisor decides the disposition: rework to specification, use as is under a documented concession, or scrap.</w:t>
+        <w:t xml:space="preserve">Line Supervisor decides the disposition: rework to specification, use as is under a documented concession, or scrap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three need a written record and a named decision-maker. Use-as-is without a recorded concession is the finding auditors look hardest for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rework: Go to step 4: Operator: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
+        <w:t xml:space="preserve">Rework: Go to step 4: Operator performs the assembly steps in the sequence shown on the drawing, without substituting the order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Concession or scrap recorded: Ends the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ROLES INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Operator  ·  Line Supervisor  ·  Quality Inspector</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEW CADENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On any drawing revision, tooling change, or material change, and after any nonconformance traced to this task. Not on a calendar: on change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the person accountable for this procedure before you put it into use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHANGE THESE BEFORE YOU USE IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attach the actual drawing, bill of materials, and inspection criteria. Without them this is a framework, not a work instruction, and it cannot be followed at a station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">State your real tolerances and torque values. This template deliberately states none, because inventing them would be worse than leaving them blank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add photographs of the correct assembly at each step. For station-level work, an image outperforms a paragraph, and this is the main reason paper work instructions fail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are certified, reference this instruction from the parent procedure so the document hierarchy an auditor expects actually exists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a starting point, not engineering or safety guidance. Have it reviewed by whoever owns the process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is a free starting point from sendabrief.com, not compliance advice. It is written to be adapted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: https://sendabrief.com/templates/assembly-work-instruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CCCCCC" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sendabrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> · August 7, 2026</w:t>
+        <w:t xml:space="preserve"> · September 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>